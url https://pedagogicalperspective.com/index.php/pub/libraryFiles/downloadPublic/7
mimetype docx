--- v0 (2025-10-08)
+++ v1 (2026-04-15)
@@ -1,3219 +1,20730 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2487D67D" w14:textId="77777777" w:rsidR="00E041A9" w:rsidRPr="00EC46BD" w:rsidRDefault="00E041A9" w:rsidP="007604DE">
-[...8 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TabloKlavuzu"/>
-[...185 lines deleted...]
-        <w:tblW w:w="9918" w:type="dxa"/>
+        <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="EBFFFF"/>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="0" w:type="dxa"/>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3256"/>
-        <w:gridCol w:w="6662"/>
+        <w:gridCol w:w="3600"/>
+        <w:gridCol w:w="5760"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EC46BD" w:rsidRPr="002054E7" w14:paraId="2C692243" w14:textId="77777777" w:rsidTr="002054E7">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="002B0F6A" w14:paraId="75BA9C73" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9918" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="6760AB"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="200" w:type="dxa"/>
+              <w:left w:w="240" w:type="dxa"/>
+              <w:bottom w:w="200" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="554AAA03" w14:textId="77777777" w:rsidR="007604DE" w:rsidRPr="002054E7" w:rsidRDefault="007604DE" w:rsidP="007604DE">
+          <w:p w14:paraId="2178D3C5" w14:textId="1CF42D29" w:rsidR="002B0F6A" w:rsidRDefault="002B0F6A">
             <w:pPr>
-              <w:pStyle w:val="GvdeMetni"/>
-[...9 lines deleted...]
-              </w:rPr>
+              <w:spacing w:before="70"/>
             </w:pPr>
-            <w:r w:rsidRPr="002054E7">
-[...58 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6662" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="5760" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="108" w:type="dxa"/>
+              <w:top w:w="180" w:type="dxa"/>
+              <w:left w:w="180" w:type="dxa"/>
+              <w:bottom w:w="180" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
             </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30DFB389" w14:textId="77777777" w:rsidR="00FD13B5" w:rsidRPr="002054E7" w:rsidRDefault="00FD13B5" w:rsidP="007604DE">
+          <w:p w14:paraId="3360DE2C" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-[...8 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="right"/>
             </w:pPr>
-          </w:p>
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Amasis MT Pro" w:hAnsi="Amasis MT Pro" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-              </w:rPr>
+                <w:caps/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>SECTION EDITOR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2637FAE7" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:before="30"/>
+              <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="002054E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Amasis MT Pro" w:hAnsi="Amasis MT Pro" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-              <w:t>Manuscript Title:</w:t>
+                <w:caps/>
+                <w:color w:val="BDB0E0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>INITIAL REVIEW FORM</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...11 lines deleted...]
-          <w:p w14:paraId="2C68FD34" w14:textId="77777777" w:rsidR="00FD13B5" w:rsidRPr="002054E7" w:rsidRDefault="00FD13B5" w:rsidP="007604DE">
+          <w:p w14:paraId="4CA13D3E" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
             <w:pPr>
-              <w:pStyle w:val="GvdeMetni"/>
-[...10 lines deleted...]
-              </w:rPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="right"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BDB0E0"/>
+              </w:rPr>
+              <w:t>Pre</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BDB0E0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-Peer </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BDB0E0"/>
+              </w:rPr>
+              <w:t>Review</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BDB0E0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BDB0E0"/>
+              </w:rPr>
+              <w:t>Editorial</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BDB0E0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BDB0E0"/>
+              </w:rPr>
+              <w:t>Assessment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
-        </w:tc>
-[...6 lines deleted...]
-          <w:p w14:paraId="24F61F18" w14:textId="77777777" w:rsidR="00FD13B5" w:rsidRPr="002054E7" w:rsidRDefault="00FD13B5" w:rsidP="007604DE">
+          <w:p w14:paraId="60B75EBF" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
             <w:pPr>
-              <w:pStyle w:val="GvdeMetni"/>
-[...9 lines deleted...]
-              </w:rPr>
+              <w:spacing w:before="40"/>
+              <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="002054E7">
-[...92 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="9988CC"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>⚿</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="9988CC"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="9988CC"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Confidential</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="9988CC"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> — </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="9988CC"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Internal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="9988CC"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="9988CC"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Editorial</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="9988CC"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="9988CC"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Use</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="9988CC"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="9988CC"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Only</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="639ADB6E" w14:textId="77777777" w:rsidR="00FD13B5" w:rsidRPr="002054E7" w:rsidRDefault="007604DE" w:rsidP="00EC46BD">
+    <w:p w14:paraId="1310EA88" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="002B0F6A">
       <w:pPr>
-        <w:pStyle w:val="GvdeMetni"/>
-[...9 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="180"/>
       </w:pPr>
-      <w:r w:rsidRPr="002054E7">
-[...37 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:topFromText="100" w:bottomFromText="100" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-440" w:tblpY="257"/>
-        <w:tblW w:w="9923" w:type="dxa"/>
+        <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="EBFFFF"/>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="0" w:type="dxa"/>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2420"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="5960"/>
+        <w:gridCol w:w="9360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EC46BD" w:rsidRPr="002054E7" w14:paraId="14E35DA9" w14:textId="77777777" w:rsidTr="002054E7">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="002B0F6A" w14:paraId="6A00F019" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2420" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="3D2B8E"/>
+              <w:left w:val="single" w:sz="16" w:space="0" w:color="3D2B8E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3D2B8E"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="3D2B8E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F3FC"/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="108" w:type="dxa"/>
+              <w:top w:w="110" w:type="dxa"/>
+              <w:left w:w="180" w:type="dxa"/>
+              <w:bottom w:w="110" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0B021589" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⚿</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>This</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> form is </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>internal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>editorial</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>use</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>only</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>must</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> not be </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>shared</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>authors</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>external</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reviewers</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>It</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>records</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Section</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Editor's</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>initial</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>assessment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>prior</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>external</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>peer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>review</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> routing.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4107EC4A" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="002B0F6A">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68009A5D" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="002B0F6A">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="EAE7F5"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A2EC68F" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="002B0F6A">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9360"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002B0F6A" w14:paraId="45936189" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="200" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6F8467EA" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">◈  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>1.  Manuscript Information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4211A367" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="002B0F6A">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2100"/>
+        <w:gridCol w:w="2580"/>
+        <w:gridCol w:w="2100"/>
+        <w:gridCol w:w="2580"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002B0F6A" w14:paraId="7BBF156F" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE7F5"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46E1058B" w14:textId="77777777" w:rsidR="00BA3FE1" w:rsidRPr="002054E7" w:rsidRDefault="007604DE" w:rsidP="00EC46BD">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Amasis MT Pro" w:hAnsi="Amasis MT Pro" w:cs="Times New Roman"/>
+          <w:p w14:paraId="39B69011" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Amasis MT Pro" w:hAnsi="Amasis MT Pro" w:cs="Times New Roman"/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t>Manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...4 lines deleted...]
-              <w:t>Review Domains</w:t>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="466" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="419E85A1" w14:textId="77777777" w:rsidR="00BA3FE1" w:rsidRPr="002054E7" w:rsidRDefault="00BA3FE1" w:rsidP="00EC46BD">
-[...22 lines deleted...]
-              <w:t>Yes</w:t>
+          <w:p w14:paraId="2BC1BA5D" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+              </w:rPr>
+              <w:t>e.g</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+              </w:rPr>
+              <w:t>., PP-2025-0042]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="466" w:type="dxa"/>
-            <w:textDirection w:val="btLr"/>
+            <w:tcW w:w="2100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE7F5"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79794D0C" w14:textId="77777777" w:rsidR="00BA3FE1" w:rsidRPr="002054E7" w:rsidRDefault="00BA3FE1" w:rsidP="00EC46BD">
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Amasis MT Pro" w:hAnsi="Amasis MT Pro" w:cs="Times New Roman"/>
+          <w:p w14:paraId="421741A0" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Amasis MT Pro" w:hAnsi="Amasis MT Pro" w:cs="Times New Roman"/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-            </w:r>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t>Received</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="611" w:type="dxa"/>
-            <w:textDirection w:val="btLr"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="113D67AD" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+              </w:rPr>
+              <w:t>dd.mm.yyyy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B0F6A" w14:paraId="72AC0FC6" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE7F5"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D8DC437" w14:textId="77777777" w:rsidR="00BA3FE1" w:rsidRPr="002054E7" w:rsidRDefault="00BA3FE1" w:rsidP="00EC46BD">
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Amasis MT Pro" w:hAnsi="Amasis MT Pro" w:cs="Times New Roman"/>
+          <w:p w14:paraId="6CA64F5D" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Amasis MT Pro" w:hAnsi="Amasis MT Pro" w:cs="Times New Roman"/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t>Manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-            </w:r>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t>Title</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5960" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="108" w:type="dxa"/>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="433F8F5B" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Full </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+              </w:rPr>
+              <w:t>title</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="786B778A" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:before="50"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE7F5"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02AD3964" w14:textId="77777777" w:rsidR="00BA3FE1" w:rsidRPr="002054E7" w:rsidRDefault="00BA3FE1" w:rsidP="00EC46BD">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Amasis MT Pro" w:hAnsi="Amasis MT Pro"/>
+          <w:p w14:paraId="4DD5CF09" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Amasis MT Pro" w:hAnsi="Amasis MT Pro"/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t>Review</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-            </w:r>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t>Due</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="4A7F68C6" w14:textId="77777777" w:rsidR="00BA3FE1" w:rsidRPr="002054E7" w:rsidRDefault="00BA3FE1" w:rsidP="00EC46BD">
-[...8 lines deleted...]
-            </w:pPr>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1E74674F" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+              </w:rPr>
+              <w:t>dd.mm.yyyy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC46BD" w:rsidRPr="002054E7" w14:paraId="08600D83" w14:textId="77777777" w:rsidTr="002054E7">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="002B0F6A" w14:paraId="494C13A7" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2420" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="2100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE7F5"/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="108" w:type="dxa"/>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="718CCBD2" w14:textId="77777777" w:rsidR="00BA3FE1" w:rsidRPr="002054E7" w:rsidRDefault="00BA3FE1" w:rsidP="00EC46BD">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Amasis MT Pro" w:hAnsi="Amasis MT Pro" w:cs="Times New Roman"/>
+          <w:p w14:paraId="4DE6031C" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Amasis MT Pro" w:hAnsi="Amasis MT Pro" w:cs="Times New Roman"/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t>Article</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...5 lines deleted...]
-            </w:r>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t>Type</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...157 lines deleted...]
-        </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5960" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="108" w:type="dxa"/>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0C121D78" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+              </w:rPr>
+              <w:t>Research</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+              </w:rPr>
+              <w:t>Review</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+              </w:rPr>
+              <w:t>Conceptual</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+              </w:rPr>
+              <w:t>etc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+              </w:rPr>
+              <w:t>.]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE7F5"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="695F4ED4" w14:textId="77777777" w:rsidR="00BA3FE1" w:rsidRPr="002054E7" w:rsidRDefault="00BA3FE1" w:rsidP="00EC46BD">
-[...20 lines deleted...]
-              <w:t>&lt;&lt; Please provide your comments on how relevant this  manuscript is matching the field(s) covered by this journal&gt;&gt;</w:t>
+          <w:p w14:paraId="2E014555" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t>Section</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Editor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="01CDA553" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+              </w:rPr>
+              <w:t>[Editor name]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC46BD" w:rsidRPr="002054E7" w14:paraId="49DC3E57" w14:textId="77777777" w:rsidTr="002054E7">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="002B0F6A" w14:paraId="45B21285" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2420" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="2100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE7F5"/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="108" w:type="dxa"/>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67F2FCAE" w14:textId="77777777" w:rsidR="007604DE" w:rsidRPr="002054E7" w:rsidRDefault="007604DE" w:rsidP="00EC46BD">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Amasis MT Pro" w:hAnsi="Amasis MT Pro" w:cs="Times New Roman"/>
+          <w:p w14:paraId="069AD7D9" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Amasis MT Pro" w:hAnsi="Amasis MT Pro" w:cs="Times New Roman"/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t>Submitted</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...5 lines deleted...]
-            </w:r>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t>By</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...157 lines deleted...]
-        </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5960" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="108" w:type="dxa"/>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7D5752B4" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+              </w:rPr>
+              <w:t>Corresponding</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+              </w:rPr>
+              <w:t>author</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> name]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE7F5"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="294B53D8" w14:textId="77777777" w:rsidR="007604DE" w:rsidRPr="002054E7" w:rsidRDefault="007604DE" w:rsidP="00EC46BD">
-[...43 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1A0CD069" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t>Review</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t>Stage</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2420" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="108" w:type="dxa"/>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21506447" w14:textId="77777777" w:rsidR="007604DE" w:rsidRPr="002054E7" w:rsidRDefault="007604DE" w:rsidP="00EC46BD">
-[...753 lines deleted...]
-              <w:t>&lt;&lt;Please provide your comments on the manuscript’s value for international readers&gt;&gt;</w:t>
+          <w:p w14:paraId="78A3F9C6" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+              </w:rPr>
+              <w:t>Initial</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Post-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+              </w:rPr>
+              <w:t>revision</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5500EDD5" w14:textId="77777777" w:rsidR="007604DE" w:rsidRPr="002054E7" w:rsidRDefault="007604DE" w:rsidP="007604DE">
+    <w:p w14:paraId="5B7D603E" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="002B0F6A">
       <w:pPr>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73E201E3" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="002B0F6A">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="EAE7F5"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="406F59BA" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="002B0F6A">
+      <w:pPr>
+        <w:spacing w:after="160"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TabloKlavuzu"/>
-[...1 lines deleted...]
-        <w:tblW w:w="5513" w:type="pct"/>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2395"/>
-        <w:gridCol w:w="7600"/>
+        <w:gridCol w:w="9360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EC46BD" w:rsidRPr="002054E7" w14:paraId="24DFD9E9" w14:textId="77777777" w:rsidTr="002054E7">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="002B0F6A" w14:paraId="34D38299" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1198" w:type="pct"/>
+            <w:tcW w:w="9360" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="6760AB"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="200" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1FB0EAE2" w14:textId="77777777" w:rsidR="007604DE" w:rsidRPr="002054E7" w:rsidRDefault="007604DE" w:rsidP="00F16727">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Amasis MT Pro" w:hAnsi="Amasis MT Pro"/>
+          <w:p w14:paraId="0AD1FC94" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">◇  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:caps/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>2.  Editorial Brief</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3145F057" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="002B0F6A">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9360"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002B0F6A" w14:paraId="0B71C894" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="3D2B8E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+            <w:tcMar>
+              <w:top w:w="160" w:type="dxa"/>
+              <w:left w:w="240" w:type="dxa"/>
+              <w:bottom w:w="180" w:type="dxa"/>
+              <w:right w:w="200" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6321FB64" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-GB"/>
-              </w:rPr>
+              </w:rPr>
+              <w:t>Dear</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Section</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Editor,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29B6179A" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:after="80"/>
             </w:pPr>
-            <w:r w:rsidRPr="002054E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Amasis MT Pro" w:hAnsi="Amasis MT Pro"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>You</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>have</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>been</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>assigned</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> as </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Section</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Editor </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>listed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>above</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>initial</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>review</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>determines</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>whether</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>meets</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> minimum </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>standards</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...4 lines deleted...]
-              <w:t>Recommended Action</w:t>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t>Pedagogical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t>Perspective</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>before</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> it is </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>forwarded</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>external</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>peer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>reviewers</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49B4347A" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Please</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>assess</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>against</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>each</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> domain in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Section</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>provide</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>editorial</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>recommendation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Section</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 5. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>assessment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> is </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>confidential</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>will</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> not be </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>shared</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>authors</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>its</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>raw</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> form.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="214E1BBE" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+              </w:rPr>
+              <w:t>If</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+              </w:rPr>
+              <w:t>identify</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+              </w:rPr>
+              <w:t>conflict</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+              </w:rPr>
+              <w:t>interest</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+              </w:rPr>
+              <w:t>this</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+              </w:rPr>
+              <w:t>any</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+              </w:rPr>
+              <w:t>stage</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+              </w:rPr>
+              <w:t>please</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+              </w:rPr>
+              <w:t>notify</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Editor-in-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+              </w:rPr>
+              <w:t>Chief</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+              </w:rPr>
+              <w:t>immediately</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+              </w:rPr>
+              <w:t>recuse</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+              </w:rPr>
+              <w:t>yourself</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+              </w:rPr>
+              <w:t>from</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+              </w:rPr>
+              <w:t>further</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+              </w:rPr>
+              <w:t>involvement</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C8AFF52" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t>Editors</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> — </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t>Pedagogical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t>Perspective</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="27289CCD" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="002B0F6A">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C141F71" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="002B0F6A">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="EAE7F5"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B070A05" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="002B0F6A">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9360"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002B0F6A" w14:paraId="405FDFA0" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="5A45A8"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="200" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="28181EBC" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">◈  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>3.  Rating Scale</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3912C1FC" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="002B0F6A">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="7560"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002B0F6A" w14:paraId="5199ADA6" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="130" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1FA8B79E" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Rating</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3802" w:type="pct"/>
+            <w:tcW w:w="7560" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="nil"/>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="130" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="612FA628" w14:textId="77777777" w:rsidR="007604DE" w:rsidRPr="002054E7" w:rsidRDefault="002054E7" w:rsidP="00F16727">
-[...282 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2698DE6C" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Meaning</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Editorial</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Implication</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC46BD" w:rsidRPr="002054E7" w14:paraId="3D3250D8" w14:textId="77777777" w:rsidTr="00F16727">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="002B0F6A" w14:paraId="70F38B1E" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="1A7A4A"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="1A7A4A"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1A7A4A"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="1A7A4A"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8F8F1"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="130" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AB77FB5" w14:textId="77777777" w:rsidR="007604DE" w:rsidRPr="002054E7" w:rsidRDefault="007604DE" w:rsidP="00F16727">
-[...18 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0FA7A009" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A7A4A"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="2CAB2835" w14:textId="77777777" w:rsidR="007604DE" w:rsidRPr="002054E7" w:rsidRDefault="007604DE" w:rsidP="00F16727">
-[...8 lines deleted...]
-            </w:pPr>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="130" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2CB32DDF" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Meets</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>expectations</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> — </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>no</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>action</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>required</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>this</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> domain</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B0F6A" w14:paraId="78694E2A" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C8962A"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C8962A"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C8962A"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C8962A"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDF6E3"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="130" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A2CE633" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Poor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="130" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3788065F" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Below</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>expectations</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> — </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>revisions</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>clarifications</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>needed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>before</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>peer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>review</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B0F6A" w14:paraId="2BDFCBDE" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="991B1B"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="991B1B"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="991B1B"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="991B1B"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FEF2F2"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="130" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AE8916C" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="991B1B"/>
+              </w:rPr>
+              <w:t>Unacceptable</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="130" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="471FD94A" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Fails</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> minimum </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>threshold</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> — </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>should</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> not </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>proceed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>current</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> form</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4E545545" w14:textId="77777777" w:rsidR="007604DE" w:rsidRPr="002054E7" w:rsidRDefault="007604DE" w:rsidP="007604DE">
+    <w:p w14:paraId="439CD146" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="002B0F6A">
       <w:pPr>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72154B29" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="002B0F6A">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="EAE7F5"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35F150D7" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="002B0F6A">
+      <w:pPr>
+        <w:spacing w:after="160"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TabloKlavuzu"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="-477" w:type="dxa"/>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2458"/>
-        <w:gridCol w:w="7550"/>
+        <w:gridCol w:w="9360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EC46BD" w:rsidRPr="002054E7" w14:paraId="3DFF9039" w14:textId="77777777" w:rsidTr="002054E7">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="002B0F6A" w14:paraId="5E394B9A" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="6760AB"/>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="200" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="14581A00" w14:textId="77777777" w:rsidR="007604DE" w:rsidRPr="002054E7" w:rsidRDefault="007604DE" w:rsidP="007604DE">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Amasis MT Pro" w:hAnsi="Amasis MT Pro"/>
+          <w:p w14:paraId="05B725FF" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>✦</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Amasis MT Pro" w:hAnsi="Amasis MT Pro"/>
+                <w:caps/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>4.  Domain Evaluation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="571633FA" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="002B0F6A">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9360"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002B0F6A" w14:paraId="6EE236FD" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+              <w:left w:val="single" w:sz="16" w:space="0" w:color="5A45A8"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F3FC"/>
+            <w:tcMar>
+              <w:top w:w="110" w:type="dxa"/>
+              <w:left w:w="180" w:type="dxa"/>
+              <w:bottom w:w="110" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="09D4E048" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...4 lines deleted...]
-              <w:t>Comments to the Author</w:t>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ℹ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rate </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>each</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> domain </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>using</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>three-point</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>scale</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>defined</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>above</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Written</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>notes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>required</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>whenever</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Poor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Unacceptable</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>selected</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46ACD132" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Sub-criteria</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>listed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>under</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>each</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>prompt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>provided</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>evaluative</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>anchors</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> — </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>use</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>them</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>guide</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rating, not as a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>separate</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>checklist</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="77648137" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="002B0F6A">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="338"/>
+        <w:gridCol w:w="1892"/>
+        <w:gridCol w:w="3040"/>
+        <w:gridCol w:w="519"/>
+        <w:gridCol w:w="520"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="2484"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002B0F6A" w14:paraId="65C31958" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65BE1E2E" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>#</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3772" w:type="pct"/>
+            <w:tcW w:w="1900" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12EA34FD" w14:textId="77777777" w:rsidR="007604DE" w:rsidRPr="002054E7" w:rsidRDefault="007604DE" w:rsidP="007604DE">
+          <w:p w14:paraId="4998A6A6" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Domain</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="003E0347" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Editorial</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Prompt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Sub-criteria</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66106D84" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F466009" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Poor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69DEFD87" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Unac</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AB11017" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Section</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Editor </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Notes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B0F6A" w14:paraId="72E7F89E" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0F4F8"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08B040C1" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0F4F8"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CB0E249" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Journal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Aim</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Scope</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="58E5F0DF" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Prompt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Does</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>address</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>topic</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>within</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>stated</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>aims</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>scope</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Pedagogical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Perspective</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? Is </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>audience</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>alignment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>clear</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08567980" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:after="30"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>▸</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Topic</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>falls</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>within</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>journal's</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>defined</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>thematic</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>areas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="787FD8D9" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:after="30"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>▸</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Target</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>audience</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>aligns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>PedPer's</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>readership</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="5BAEE342" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:after="30"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>▸</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>adds</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>pedagogical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>educational</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>discourse</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="30" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F514081" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A7A4A"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-GB"/>
-              </w:rPr>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="30" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B24736C" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:jc w:val="center"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="30" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="506CD8EA" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="991B1B"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="160" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7ACA6B4F" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Write </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>editorial</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>comments</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> here — </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>required</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>if</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Poor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Unacceptable</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>selected</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4283C1E4" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53B21BF9" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B0F6A" w14:paraId="76405DE4" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="3D2B8E"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="3D2B8E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3D2B8E"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="3D2B8E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE7F5"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4839CB72" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="3D2B8E"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="3D2B8E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3D2B8E"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="3D2B8E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE7F5"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C3EAC9A" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Journal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Format &amp; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Submission</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Guidelines</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3B708822" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Prompt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Has </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>been</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>prepared</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>accordance</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>journal's</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>submission</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>guidelines</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>anonymisation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>word</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>count</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>structure</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>referencing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>style</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>)?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67234150" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:after="30"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>▸</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Author </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>identifying</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>information</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>removed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>from</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> file</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E8D8669" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:after="30"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>▸</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Word </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>count</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>within</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>stated</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>limits</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="266A36A6" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:after="30"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>▸</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>structure</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>follows</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>journal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>template</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="53BF433D" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:after="30"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>▸</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">APA 7th </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>edition</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>applied</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>throughout</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="30" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B835931" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="30" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2901AB6E" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="30" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="401A73C0" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="991B1B"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="160" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="51D76FF4" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Write </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>editorial</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>comments</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> here — </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>required</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>if</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Poor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Unacceptable</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>selected</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50EED05C" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74BC48C3" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B0F6A" w14:paraId="0762C6E5" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="1A7A4A"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="1A7A4A"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1A7A4A"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="1A7A4A"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8F8F1"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E5EFA2D" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="1A7A4A"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="1A7A4A"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1A7A4A"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="1A7A4A"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8F8F1"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CB05E0C" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Originality</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Novelty</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5514DA0F" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Prompt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Does</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>make</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> an </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>original</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>contribution</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>knowledge</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? Is </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>there</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>evidence</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>novelty</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>relative</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>existing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>literature</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BFE5A47" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:after="30"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>▸</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Research</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>question</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>focus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is not a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>straightforward</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>replication</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="07DA0DB1" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:after="30"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>▸</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Contribution</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>beyond</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>incremental</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>extension</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>prior</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>work</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="534C061B" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:after="30"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>▸</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Novelty</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>stated</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>explicitly</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>substantiated</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="30" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26932C9A" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="30" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7722CDE8" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="30" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D4245CE" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="991B1B"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="160" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="427CA15D" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Write </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>editorial</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>comments</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> here — </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>required</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>if</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Poor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Unacceptable</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>selected</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42474919" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43CC1587" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B0F6A" w14:paraId="39988CF7" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C8962A"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C8962A"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C8962A"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C8962A"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDF6E3"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7374F36A" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C8962A"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C8962A"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C8962A"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C8962A"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDF6E3"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68AB1A7F" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Scientific</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; Academic </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Quality</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0724770C" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Prompt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>scientifically</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>academically</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>sound</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Does</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> it </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>demonstrate</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>rigour</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>design</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>analysis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>argumentation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CF7B2F8" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:after="30"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>▸</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Theoretical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>conceptual</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>framework</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>appropriate</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>applied</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>correctly</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="6599A2FE" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:after="30"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>▸</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Methodology</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>described</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>sufficient</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>detail</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>replication</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="520ECE60" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:after="30"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>▸</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Claims</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>supported</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>by</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>evidence</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="1D102C7E" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:after="30"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>▸</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academic </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>writing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is at </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>publication</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>standard</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="30" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10879BAB" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="30" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D6BA3F2" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="30" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="657D56ED" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="991B1B"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="160" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="147C9E0A" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Write </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>editorial</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>comments</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> here — </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>required</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>if</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Poor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Unacceptable</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>selected</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BC7943E" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="028EC141" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B0F6A" w14:paraId="2703A342" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C2410C"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C2410C"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C2410C"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C2410C"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF3ED"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C64BBF9" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C2410C"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C2410C"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C2410C"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C2410C"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C2410C"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF3ED"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F8BFA94" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C2410C"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Value &amp; International </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C2410C"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Relevance</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2818BF4E" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C2410C"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Prompt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C2410C"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Are</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>findings</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>conclusions</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>value</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> an </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>international</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>readership</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Does</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>contribute</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>meaningfully</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>field</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="586FEE5F" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:after="30"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="C2410C"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>▸</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="C2410C"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Implications</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>extend</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>beyond</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>single</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>national</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>institutional</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>context</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="5918A6F3" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:after="30"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="C2410C"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>▸</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="C2410C"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Findings</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>significant</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>non-trivial</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="21C99C75" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:after="30"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="C2410C"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>▸</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="C2410C"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Practical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>theoretical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>relevance</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>clearly</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>articulated</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="30" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E8408B9" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="30" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A4F8157" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="30" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1721C22C" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="991B1B"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="160" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0522C41E" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Write </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>editorial</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>comments</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> here — </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>required</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>if</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Poor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Unacceptable</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>selected</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21CA53DE" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A00427D" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B0F6A" w14:paraId="17CFC0FF" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE7F5"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="519AD964" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE7F5"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C92B6EE" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ethical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Compliance</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6380ADFD" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Prompt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Does</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>demonstrate</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>compliance</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>ethical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>standards</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Are</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>all</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>required</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>disclosures</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>present</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A9FA178" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:after="30"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>▸</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Ethics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>committee</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>approval</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>documented</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>if</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>required</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39025B46" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:after="30"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>▸</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Informed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>consent</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>addressed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>if</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>applicable</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A746EBD" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:after="30"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>▸</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Conflict</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>interest</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>statement</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>present</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="4FC90820" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:after="30"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>▸</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AI </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>tool</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>usage</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>disclosed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>if</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>applicable</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E4987B1" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:after="30"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>▸</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Author </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>contribution</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>statement</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>included</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="30" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15E789DD" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="30" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EA0A0CC" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="30" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="30" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2345B72F" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="991B1B"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="160" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="44915054" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Write </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>editorial</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>comments</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> here — </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>required</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>if</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Poor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Unacceptable</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>selected</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15C38095" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08289459" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w14:paraId="182BC5FD" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="002B0F6A">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62573C19" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47A965F8" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="002B0F6A">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="EAE7F5"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48B9C198" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="002B0F6A">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TabloKlavuzu"/>
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2474"/>
-        <w:gridCol w:w="7581"/>
+        <w:gridCol w:w="9360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F16727" w:rsidRPr="002054E7" w14:paraId="16184500" w14:textId="77777777" w:rsidTr="002054E7">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="002B0F6A" w14:paraId="0004F70D" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="6760AB"/>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="0E7490"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="200" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0056D24D" w14:textId="77777777" w:rsidR="00F16727" w:rsidRPr="002054E7" w:rsidRDefault="00F16727" w:rsidP="00F16727">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Amasis MT Pro" w:hAnsi="Amasis MT Pro"/>
+          <w:p w14:paraId="1944D0A5" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">◈  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Amasis MT Pro" w:hAnsi="Amasis MT Pro"/>
+                <w:caps/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>5.  Research Integrity &amp; Plagiarism Check</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="59866E89" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="002B0F6A">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9360"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002B0F6A" w14:paraId="071C3352" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:left w:val="single" w:sz="16" w:space="0" w:color="0E7490"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0F4F8"/>
+            <w:tcMar>
+              <w:top w:w="110" w:type="dxa"/>
+              <w:left w:w="180" w:type="dxa"/>
+              <w:bottom w:w="110" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="154B5C2F" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...5 lines deleted...]
-            </w:r>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ℹ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complete </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>this</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>section</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>before</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>making</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a routing </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>decision</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>All</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>manuscripts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>must</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>screened</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>similarity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>prior</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>external</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>review</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Document</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>tool</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>used</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>similarity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>percentage</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5FE985C3" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="002B0F6A">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4200"/>
+        <w:gridCol w:w="1200"/>
+        <w:gridCol w:w="1680"/>
+        <w:gridCol w:w="1080"/>
+        <w:gridCol w:w="1200"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002B0F6A" w14:paraId="4A0B35FA" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1CBD73CA" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Integrity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Check</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Item</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3770" w:type="pct"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1DCE802F" w14:textId="77777777" w:rsidR="00F16727" w:rsidRPr="002054E7" w:rsidRDefault="00F16727" w:rsidP="00F16727">
+          <w:p w14:paraId="2B0FE014" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Status</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1B1434FC" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Tool</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Notes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="71417997" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Label</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="77E29215" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Value</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B0F6A" w14:paraId="487C939E" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="130" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2B228586" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>passed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>similarity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>plagiarism</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>screening</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66692704" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
             <w:pPr>
-              <w:rPr>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="center"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  ☐  No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6B0AAD47" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Tool</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>used</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>: [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>e.g</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">., </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>iThenticate</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Turnitin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="13A65B0E" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Similarity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> %:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6FFFEEE4" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>[  %]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B0F6A" w14:paraId="6AC15044" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="130" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6E37F8BA" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>evidence</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>image</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>manipulation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> data </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>fabrication</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="744DD9B9" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  ☐  No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="69A68C76" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="35676741" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5AF10107" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B0F6A" w14:paraId="6B4D5761" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="130" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="15314208" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>References</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>appear</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>authentic</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>verifiable</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DBEF404" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  ☐  No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="41A3FF64" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4B89732C" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="731442A3" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B0F6A" w14:paraId="74AE8AEA" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="130" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="111E214C" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Authorship</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>declaration</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>consistent</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>content</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BF01A3B" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  ☐  No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="552B170F" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="71207B2E" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="062280A9" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B0F6A" w14:paraId="1AAEEC5E" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="130" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="671423B3" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>duplicate</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>publication</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>prior</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>peer-reviewed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>version</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>identified</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AAA6B10" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  ☐  No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="46DA00E8" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="346191AF" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1E1EB267" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="794D3134" w14:textId="77777777" w:rsidR="00FD13B5" w:rsidRPr="002054E7" w:rsidRDefault="00FD13B5" w:rsidP="007604DE">
+    <w:p w14:paraId="43AE888C" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="002B0F6A">
       <w:pPr>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="200"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00FD13B5" w:rsidRPr="002054E7" w:rsidSect="00EC46BD">
+    <w:p w14:paraId="19B937C1" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="002B0F6A">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="EAE7F5"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="719CB93B" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="002B0F6A">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9360"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002B0F6A" w14:paraId="201395CA" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="200" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="247B0FA3" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">◈  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>6.  Editorial Recommendation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2A663B5A" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="002B0F6A">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9360"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002B0F6A" w14:paraId="252D2BBD" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+              <w:left w:val="single" w:sz="16" w:space="0" w:color="5A45A8"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F3FC"/>
+            <w:tcMar>
+              <w:top w:w="110" w:type="dxa"/>
+              <w:left w:w="180" w:type="dxa"/>
+              <w:bottom w:w="110" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2EFFC4C9" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ℹ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Select </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>one</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>recommendation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>decision</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>will</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reviewed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>by</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Editor-in-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Chief</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>before</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>author</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>notified</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. A </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Desk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Reject</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>must</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>approved</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>by</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Editor-in-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Chief</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="50F3A788" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="002B0F6A">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2340"/>
+        <w:gridCol w:w="2340"/>
+        <w:gridCol w:w="2340"/>
+        <w:gridCol w:w="2340"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002B0F6A" w14:paraId="776E747F" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="1A7A4A"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="1A7A4A"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1A7A4A"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="1A7A4A"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8F8F1"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E6EFD40" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72F648DA" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>SEND TO PEER REVIEW</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D55D3C5" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t>Manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t>meets</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t>all</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t>initial</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t>criteria</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0F4F8"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10AA2115" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69C3E77C" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>MINOR REVISION</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B947D7B" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Author </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t>must</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t>address</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t>specific</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t>issues</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t>before</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> routing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C8962A"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C8962A"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C8962A"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C8962A"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDF6E3"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A9E8DB5" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FAF312C" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>MAJOR REVISION</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EFE255A" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t>Substantial</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t>revisions</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t>required</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> — </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t>return</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t>author</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="991B1B"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="991B1B"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="991B1B"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="991B1B"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FEF2F2"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16EBA24C" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="991B1B"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68BE04B7" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="991B1B"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>DESK REJECT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CC7C8C7" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t>Does</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> not </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t>meet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> minimum </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t>standards</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> — do not </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t>send</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t>review</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="63783627" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="002B0F6A">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2800"/>
+        <w:gridCol w:w="6560"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002B0F6A" w14:paraId="79EC1BDC" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE7F5"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="15C26657" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t>Primary</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t>reason</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t>decision</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5DDCC7DC" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Summarise</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>primary</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reason</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>recommendation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in 1–3 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>sentences</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B0F6A" w14:paraId="5F67610D" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE7F5"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="71F5B810" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t>Suggested</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t>alternative</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t>journals</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t>if</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t>Desk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t>Reject</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7AA3224A" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Optional</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> — </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>list</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1–2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>journals</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>that</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>may</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>better</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> fit]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B0F6A" w14:paraId="6D28FF87" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE7F5"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1C03066B" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t>Recommended</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t>action</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t>timeline</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3B19F06B" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>e.g</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">., Author </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>revise</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>within</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 14 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>days</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Send</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reviewer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>pool</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>immediately</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="58DFC2E5" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="002B0F6A">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B44B7C4" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="002B0F6A">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="EAE7F5"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="364A953F" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="002B0F6A">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9360"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002B0F6A" w14:paraId="1D910773" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="200" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="664C70D2" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">◇  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>7.  Section Editor Comments</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5FD7947A" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="002B0F6A">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9360"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002B0F6A" w14:paraId="58E6A232" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="16" w:space="0" w:color="5A45A8"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="200" w:type="dxa"/>
+              <w:bottom w:w="200" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6C67F405" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>Comments</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Author  (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>will</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>shared</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> — </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>write</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>constructively</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B094CA4" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Provide</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>specific</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>actionable</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>feedback</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>author</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>should</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>address</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Reference </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>section</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>page</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>numbers</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>where</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>possible</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Avoid</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>language</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>that</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reveals</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>confidential</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>editorial</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>processes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5ECE0DE9" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21F897DC" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="22E938C0" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="002B0F6A">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9360"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002B0F6A" w14:paraId="21998D04" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="16" w:space="0" w:color="C8962A"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="200" w:type="dxa"/>
+              <w:bottom w:w="200" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6832D665" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+              </w:rPr>
+              <w:t>Comments</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Editor-in-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+              </w:rPr>
+              <w:t>Chief</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+              </w:rPr>
+              <w:t>Only</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+              </w:rPr>
+              <w:t>confidential</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> — not </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+              </w:rPr>
+              <w:t>shared</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+              </w:rPr>
+              <w:t>author</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0157C6D3" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Include</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>any</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>concerns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>regarding</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ethics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>integrity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>authorship</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>disputes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>similarity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>scores</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>other</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>issues</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>that</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>should</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> not be </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>communicated</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>author</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>directly</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Also</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>note</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>overall</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>confidence</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>manuscript's</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>potential</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F732FDF" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21003FBA" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1AC38465" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="002B0F6A">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59BADFC8" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="002B0F6A">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="EAE7F5"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7127EFFB" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="002B0F6A">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9360"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002B0F6A" w14:paraId="21B798E0" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="200" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="242E5D22" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>⚿</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>8.  Section Editor Declaration &amp; Sign-off</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1B7093B5" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="002B0F6A">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9360"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002B0F6A" w14:paraId="37DDAEB1" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="3D2B8E"/>
+              <w:left w:val="single" w:sz="16" w:space="0" w:color="3D2B8E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3D2B8E"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="3D2B8E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F3FC"/>
+            <w:tcMar>
+              <w:top w:w="110" w:type="dxa"/>
+              <w:left w:w="180" w:type="dxa"/>
+              <w:bottom w:w="110" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="48DF416C" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⚿</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>By</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>signing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>below</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Section</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Editor </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>confirms</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>that</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>this</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>assessment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>based</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on an </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>impartial</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>review</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>that</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>no</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>undisclosed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>conflict</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>interest</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>exists</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4E8389B3" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="002B0F6A">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2400"/>
+        <w:gridCol w:w="3480"/>
+        <w:gridCol w:w="3480"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002B0F6A" w14:paraId="155EB6D7" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE7F5"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="27468A38" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t>Section</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Editor Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5831594A" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+              </w:rPr>
+              <w:t>[Full name]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="783B48A4" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+              </w:rPr>
+              <w:t>dd.mm.yyyy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B0F6A" w14:paraId="1B0DDED5" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE7F5"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6D9901F0" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t>Email</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="21EC37FF" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+              </w:rPr>
+              <w:t>editor@institution.edu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE7F5"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7E2CE303" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t>Completed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B0F6A" w14:paraId="63B2780A" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE7F5"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7E2A44B4" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COI </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t>Declaration</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6960" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="369A977D" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+              </w:rPr>
+              <w:t>confirm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+              </w:rPr>
+              <w:t>that</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> I </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+              </w:rPr>
+              <w:t>have</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+              </w:rPr>
+              <w:t>no</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+              </w:rPr>
+              <w:t>conflict</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+              </w:rPr>
+              <w:t>interest</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+              </w:rPr>
+              <w:t>this</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+              </w:rPr>
+              <w:t>that</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+              </w:rPr>
+              <w:t>my</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+              </w:rPr>
+              <w:t>review</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+              </w:rPr>
+              <w:t>impartial</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B0F6A" w14:paraId="29833153" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE7F5"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="50B40B79" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t>Signature</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t>Initial</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2628F3C1" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0C1C01F1" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="29080E87" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="002B0F6A">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35220E8F" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="6" w:color="CCCCDD"/>
+        </w:pBdr>
+        <w:spacing w:before="80"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>Pedagogical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>Perspective</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ·  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>Section</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Editor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>Initial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>Review</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Form  ·  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>Confidential</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>Internal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>Use</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>Only</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>editorial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>guidelines</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>visit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>pedagogicalperspective.com</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:sectPr w:rsidR="002B0F6A">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="567" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1080" w:right="900" w:bottom="1200" w:left="900" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="5B340D0B" w14:textId="77777777" w:rsidR="00251F3D" w:rsidRDefault="00251F3D">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="53D90EDE" w14:textId="77777777" w:rsidR="00251F3D" w:rsidRDefault="00251F3D">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...43 lines deleted...]
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...5 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1A5F1BC5" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="6" w:color="C5BDE8"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:before="60"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">© </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Pedagogical</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Perspective</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">  ·  </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>All</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>rights</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>reserved</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Section</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Editor </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Initial</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Review</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Form  ·  v2.0  —  2025</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="28A41A90" w14:textId="77777777" w:rsidR="00251F3D" w:rsidRDefault="00251F3D">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="07A878B7" w14:textId="77777777" w:rsidR="00251F3D" w:rsidRDefault="00251F3D">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="48D131CC" w14:textId="77777777" w:rsidR="002B0F6A" w:rsidRDefault="00251F3D">
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="6" w:color="C5BDE8"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="60"/>
+    </w:pPr>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="3D2B8E"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>Pedagogical</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="3D2B8E"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="3D2B8E"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>Perspective</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="555577"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t xml:space="preserve">  ·  </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="555577"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>Section</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="555577"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Editor </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="555577"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>Initial</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="555577"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="555577"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>Review</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="555577"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Form  ·  </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="555577"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>Confidential</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="555577"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> — </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="555577"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>Internal</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="555577"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="555577"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>Editorial</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="555577"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="555577"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>Use</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="555577"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="555577"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>Only</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t xml:space="preserve">p. </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="3D2B8E"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="3D2B8E"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="3D2B8E"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="001A1AD1">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="3D2B8E"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="3D2B8E"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00FF6572"/>
+    <w:nsid w:val="72AB6C12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="29BC7E50"/>
-    <w:lvl w:ilvl="0" w:tplc="6AFCC27E">
+    <w:tmpl w:val="6EE6C8DA"/>
+    <w:lvl w:ilvl="0" w:tplc="C9D6BBDE">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="B9C2D922">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="AA7CD120">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="305ECF80">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="E3B43074">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="523085CC">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="7318FDDE">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="D2AE14B6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FD2E7D1A">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...263 lines deleted...]
-  <w:num w:numId="2">
+  <w:num w:numId="1" w16cid:durableId="62797039">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="2"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="228"/>
+  <w:displayBackgroundShape/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00FD13B5"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00FE233A"/>
+    <w:rsidRoot w:val="002B0F6A"/>
+    <w:rsid w:val="001A1AD1"/>
+    <w:rsid w:val="00251F3D"/>
+    <w:rsid w:val="002B0F6A"/>
+    <w:rsid w:val="003B7044"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...4 lines deleted...]
-  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0FD54785"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{96C34AA4-A9C5-45A3-B5E1-1534BEC0751A}"/>
+  <w14:docId w14:val="65F00179"/>
+  <w15:docId w15:val="{7CD13B32-0FFE-3148-AC00-C0B0C59679BF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="1A1A2E"/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+        <w:lang w:val="tr-TR" w:eastAsia="tr-TR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3238,79 +20749,79 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3326,51 +20837,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -3552,314 +21063,379 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00FD13B5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk1">
+    <w:name w:val="heading 1"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Balk2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Balk2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FD13B5"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="40"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2E74B5"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk3">
+    <w:name w:val="heading 3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="1F4D78"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk4">
+    <w:name w:val="heading 4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk5">
+    <w:name w:val="heading 5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk6">
+    <w:name w:val="heading 6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="1F4D78"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Balk2Char">
-[...4 lines deleted...]
-    <w:rsid w:val="00FD13B5"/>
+  <w:style w:type="paragraph" w:styleId="KonuBal">
+    <w:name w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="apple-style-span">
-[...10 lines deleted...]
-    </w:pPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Gl1">
+    <w:name w:val="Güçlü1"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="GvdeMetni">
-[...6 lines deleted...]
-    </w:pPr>
+  <w:style w:type="paragraph" w:styleId="ListeParagraf">
+    <w:name w:val="List Paragraph"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kpr">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-      <w:lang w:val="fr-FR"/>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="GvdeMetniChar">
-[...3 lines deleted...]
-    <w:rsid w:val="00FD13B5"/>
+  <w:style w:type="character" w:styleId="DipnotBavurusu">
+    <w:name w:val="footnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-[...2 lines deleted...]
-      <w:lang w:val="fr-FR"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="gd">
-[...2 lines deleted...]
-    <w:rsid w:val="00FD13B5"/>
+  <w:style w:type="paragraph" w:styleId="DipnotMetni">
+    <w:name w:val="footnote text"/>
+    <w:link w:val="DipnotMetniChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TabloKlavuzu">
-[...16 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DipnotMetniChar">
+    <w:name w:val="Dipnot Metni Char"/>
+    <w:link w:val="DipnotMetni"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -3877,65 +21453,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -3956,100 +21532,85 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
-</file>
-[...14 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1325</Characters>
+  <Pages>5</Pages>
+  <Words>1060</Words>
+  <Characters>6134</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>312</Lines>
+  <Paragraphs>168</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1554</CharactersWithSpaces>
+  <CharactersWithSpaces>7144</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>