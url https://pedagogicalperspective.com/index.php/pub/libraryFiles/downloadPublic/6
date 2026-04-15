--- v0 (2025-10-08)
+++ v1 (2026-04-15)
@@ -1,16362 +1,27750 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a"/>
-[...2 lines deleted...]
-        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7737"/>
-        <w:gridCol w:w="8268"/>
+        <w:gridCol w:w="3600"/>
+        <w:gridCol w:w="5760"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00273BE0" w:rsidRPr="00D438B9" w14:paraId="181E276D" w14:textId="77777777" w:rsidTr="00273BE0">
-[...5 lines deleted...]
-            <w:tcW w:w="7737" w:type="dxa"/>
+      <w:tr w:rsidR="008E6544" w14:paraId="4DCCBBE0" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="200" w:type="dxa"/>
+              <w:left w:w="240" w:type="dxa"/>
+              <w:bottom w:w="200" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CCD21CC" w14:textId="09A91FA0" w:rsidR="00273BE0" w:rsidRPr="00D438B9" w:rsidRDefault="00D438B9" w:rsidP="00273BE0">
+          <w:p w14:paraId="3016E351" w14:textId="68C78D61" w:rsidR="008E6544" w:rsidRDefault="008E6544">
             <w:pPr>
-              <w:ind w:firstLine="0"/>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:spacing w:before="70"/>
             </w:pPr>
-            <w:r w:rsidRPr="00D438B9">
-[...56 lines deleted...]
-              <w:right w:w="0" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5760" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="180" w:type="dxa"/>
+              <w:left w:w="180" w:type="dxa"/>
+              <w:bottom w:w="180" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44967623" w14:textId="57BB242F" w:rsidR="00273BE0" w:rsidRPr="00D438B9" w:rsidRDefault="00273BE0" w:rsidP="00273BE0">
+          <w:p w14:paraId="791B60B5" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
             <w:pPr>
-              <w:ind w:firstLine="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Amasis MT Pro" w:eastAsia="EB Garamond" w:hAnsi="Amasis MT Pro" w:cs="EB Garamond"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="000000"/>
-[...2 lines deleted...]
-              </w:rPr>
+                <w:bCs/>
+                <w:caps/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>MANUSCRIPT EVALUATION FORM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A59E821" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="right"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D438B9">
-[...20 lines deleted...]
-          <w:p w14:paraId="5B3EED30" w14:textId="77777777" w:rsidR="00273BE0" w:rsidRPr="00D438B9" w:rsidRDefault="00273BE0" w:rsidP="00273BE0">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BDB0E0"/>
+              </w:rPr>
+              <w:t>Confidential</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BDB0E0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Peer </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BDB0E0"/>
+              </w:rPr>
+              <w:t>Review</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BDB0E0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> — </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BDB0E0"/>
+              </w:rPr>
+              <w:t>Double-Blind</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BDB0E0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BDB0E0"/>
+              </w:rPr>
+              <w:t>Process</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="562B14E0" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
             <w:pPr>
-              <w:ind w:firstLine="0"/>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:spacing w:before="40"/>
+              <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="00D438B9">
-[...8 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="9988CC"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>For</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="9988CC"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="9988CC"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Reviewers</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="9988CC"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="9988CC"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Only</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="9988CC"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> — Do Not </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="9988CC"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Share</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="9988CC"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="9988CC"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="9988CC"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="9988CC"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Authors</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0F98F2CE" w14:textId="77777777" w:rsidR="00273BE0" w:rsidRPr="00D438B9" w:rsidRDefault="00273BE0">
+    <w:p w14:paraId="42506CCC" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="180"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a0"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="16018"/>
+        <w:gridCol w:w="9360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00295E3F" w:rsidRPr="00D438B9" w14:paraId="32C2E66B" w14:textId="77777777" w:rsidTr="00273BE0">
-[...106 lines deleted...]
-              <w:t>-Editor</w:t>
+      <w:tr w:rsidR="008E6544" w14:paraId="6FC591F0" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="3D2B8E"/>
+              <w:left w:val="single" w:sz="16" w:space="0" w:color="3D2B8E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3D2B8E"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="3D2B8E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F3FC"/>
+            <w:tcMar>
+              <w:top w:w="110" w:type="dxa"/>
+              <w:left w:w="180" w:type="dxa"/>
+              <w:bottom w:w="110" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="226AA195" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⚿</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>This</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>confidential</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>peer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>review</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>document</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Do not </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>share</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>authors</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>other</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reviewers</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>third</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>parties</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Complete </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>all</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>sections</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>upload</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>this</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> form </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>via</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reviewer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>dashboard</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7A0E7175" w14:textId="77777777" w:rsidR="00295E3F" w:rsidRPr="00D438B9" w:rsidRDefault="00295E3F">
+    <w:p w14:paraId="097CA8F7" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E6ABA1D" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="EAE7F5"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F72AEB9" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544">
+      <w:pPr>
+        <w:spacing w:after="160"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a1"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4500"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="5041"/>
+        <w:gridCol w:w="9360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00295E3F" w:rsidRPr="00D438B9" w14:paraId="1D329290" w14:textId="77777777" w:rsidTr="00273BE0">
-[...19 lines deleted...]
-                <w:rFonts w:ascii="Amasis MT Pro" w:eastAsia="EB Garamond" w:hAnsi="Amasis MT Pro" w:cs="EB Garamond"/>
+      <w:tr w:rsidR="008E6544" w14:paraId="380E11D9" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="200" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5DA5ADEC" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">◈  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...158 lines deleted...]
-              <w:tab/>
+                <w:bCs/>
+                <w:caps/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>1.  Manuscript Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0D2030DE" w14:textId="77777777" w:rsidR="00295E3F" w:rsidRPr="00D438B9" w:rsidRDefault="00295E3F">
+    <w:p w14:paraId="0ECF86E1" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
-[...6214 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="80"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a3"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3394"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1023"/>
+        <w:gridCol w:w="2000"/>
+        <w:gridCol w:w="2680"/>
+        <w:gridCol w:w="2000"/>
+        <w:gridCol w:w="2680"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00273BE0" w:rsidRPr="00D438B9" w14:paraId="5291D2DF" w14:textId="77777777" w:rsidTr="00D438B9">
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Amasis MT Pro" w:eastAsia="EB Garamond" w:hAnsi="Amasis MT Pro" w:cs="EB Garamond"/>
+      <w:tr w:rsidR="008E6544" w14:paraId="7F69D939" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE7F5"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="130" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A761F6F" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Amasis MT Pro" w:eastAsia="EB Garamond" w:hAnsi="Amasis MT Pro" w:cs="EB Garamond"/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...24 lines deleted...]
-                <w:rFonts w:ascii="Amasis MT Pro" w:eastAsia="EB Garamond" w:hAnsi="Amasis MT Pro" w:cs="EB Garamond"/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ID</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2680" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="130" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="30A0B9EB" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>e.g</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>., PP-2025-0042]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE7F5"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="130" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="210948FC" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Amasis MT Pro" w:eastAsia="EB Garamond" w:hAnsi="Amasis MT Pro" w:cs="EB Garamond"/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...24 lines deleted...]
-                <w:rFonts w:ascii="Amasis MT Pro" w:eastAsia="EB Garamond" w:hAnsi="Amasis MT Pro" w:cs="EB Garamond"/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Sent</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2680" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="130" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7C41B280" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>dd.mm.yyyy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6544" w14:paraId="06F18A47" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE7F5"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="130" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ABF6229" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Amasis MT Pro" w:eastAsia="EB Garamond" w:hAnsi="Amasis MT Pro" w:cs="EB Garamond"/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...24 lines deleted...]
-                <w:rFonts w:ascii="Amasis MT Pro" w:eastAsia="EB Garamond" w:hAnsi="Amasis MT Pro" w:cs="EB Garamond"/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...2 lines deleted...]
-              </w:rPr>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Title</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2680" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="130" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3B257B83" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Full </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>title</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28002868" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:before="50"/>
             </w:pPr>
-            <w:r w:rsidRPr="00D438B9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Amasis MT Pro" w:eastAsia="EB Garamond" w:hAnsi="Amasis MT Pro" w:cs="EB Garamond"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE7F5"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="130" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="291AF320" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...24 lines deleted...]
-                <w:rFonts w:ascii="Amasis MT Pro" w:eastAsia="EB Garamond" w:hAnsi="Amasis MT Pro" w:cs="EB Garamond"/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Amasis MT Pro" w:eastAsia="EB Garamond" w:hAnsi="Amasis MT Pro" w:cs="EB Garamond"/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...24 lines deleted...]
-                <w:rFonts w:ascii="Amasis MT Pro" w:eastAsia="EB Garamond" w:hAnsi="Amasis MT Pro" w:cs="EB Garamond"/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Due</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2680" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="130" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="09EDE832" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>dd.mm.yyyy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6544" w14:paraId="28AA70F4" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE7F5"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="130" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B527D89" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Amasis MT Pro" w:eastAsia="EB Garamond" w:hAnsi="Amasis MT Pro" w:cs="EB Garamond"/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Article</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...24 lines deleted...]
-                <w:rFonts w:ascii="Amasis MT Pro" w:eastAsia="EB Garamond" w:hAnsi="Amasis MT Pro" w:cs="EB Garamond"/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Amasis MT Pro" w:eastAsia="EB Garamond" w:hAnsi="Amasis MT Pro" w:cs="EB Garamond"/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Type</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2680" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="130" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="26A6F65E" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Research</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Review</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Conceptual</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>etc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE7F5"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="130" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E4648E4" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...30 lines deleted...]
-                <w:rFonts w:ascii="Amasis MT Pro" w:eastAsia="EB Garamond" w:hAnsi="Amasis MT Pro" w:cs="EB Garamond"/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Review</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Amasis MT Pro" w:eastAsia="EB Garamond" w:hAnsi="Amasis MT Pro" w:cs="EB Garamond"/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...7523 lines deleted...]
-        </w:sdt>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Round</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2680" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="130" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="19673D61" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[1st / 2nd / 3rd </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>review</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="66B55061" w14:textId="77777777" w:rsidR="00295E3F" w:rsidRPr="00D438B9" w:rsidRDefault="00295E3F">
+    <w:p w14:paraId="2DBC1BC1" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24819029" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="EAE7F5"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19842E98" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544">
+      <w:pPr>
+        <w:spacing w:after="160"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a4"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="420"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="7107"/>
+        <w:gridCol w:w="9360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00273BE0" w:rsidRPr="00D438B9" w14:paraId="4FFE7E25" w14:textId="77777777" w:rsidTr="00273BE0">
-[...48 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidR="008E6544" w14:paraId="2B1BB764" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="200" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7EFC2B72" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">◇  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>2.  Dear Reviewer</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="713A21D6" w14:textId="77777777" w:rsidR="00295E3F" w:rsidRPr="00D438B9" w:rsidRDefault="00295E3F">
+    <w:p w14:paraId="61573E49" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a5"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="420"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="7107"/>
+        <w:gridCol w:w="9360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00295E3F" w:rsidRPr="00D438B9" w14:paraId="02119BFD" w14:textId="77777777">
-[...5 lines deleted...]
-          <w:p w14:paraId="5E310B1F" w14:textId="77777777" w:rsidR="00295E3F" w:rsidRPr="00D438B9" w:rsidRDefault="00532044">
+      <w:tr w:rsidR="008E6544" w14:paraId="69830ECC" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="3D2B8E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+            <w:tcMar>
+              <w:top w:w="160" w:type="dxa"/>
+              <w:left w:w="240" w:type="dxa"/>
+              <w:bottom w:w="180" w:type="dxa"/>
+              <w:right w:w="200" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6AFD50E1" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
             <w:pPr>
-              <w:spacing w:before="0" w:after="0"/>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="100"/>
             </w:pPr>
-            <w:r w:rsidRPr="00D438B9">
-[...13 lines deleted...]
-          <w:p w14:paraId="1A84922F" w14:textId="77777777" w:rsidR="00295E3F" w:rsidRPr="00D438B9" w:rsidRDefault="00532044">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dear</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Colleague</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1314CA31" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
             <w:pPr>
-              <w:spacing w:before="0" w:after="0"/>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="80"/>
             </w:pPr>
-            <w:r w:rsidRPr="00D438B9">
-[...14 lines deleted...]
-          <w:p w14:paraId="6AE8DA75" w14:textId="77777777" w:rsidR="00295E3F" w:rsidRPr="00D438B9" w:rsidRDefault="00532044">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Please</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>review</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>attached</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>submitted</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t>Pedagogical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t>Perspective</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> as a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>potential</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>publication</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>This</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> is a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>double-blind</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>peer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>review</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>neither</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>identity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>nor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>authors</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">' </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>identities</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>are</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>disclosed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F9D766C" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
             <w:pPr>
-              <w:spacing w:before="0" w:after="0"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="80"/>
             </w:pPr>
-            <w:r w:rsidRPr="00D438B9">
-[...17 lines deleted...]
-          <w:p w14:paraId="7899F885" w14:textId="77777777" w:rsidR="00295E3F" w:rsidRPr="00D438B9" w:rsidRDefault="00532044">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Please</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>complete</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>all</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>sections</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>this</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> form </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>provide</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>detailed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>constructive</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>comments</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> — </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>even</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>if</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>article</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> is not </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>publishable</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>opinion</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>expertise</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>directly</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>improves</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>quality</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>scholarship</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>this</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>field</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76D4BEAF" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
             <w:pPr>
-              <w:spacing w:before="0" w:after="0"/>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="80"/>
             </w:pPr>
-            <w:r w:rsidRPr="00D438B9">
-[...13 lines deleted...]
-          <w:p w14:paraId="45E00EB0" w14:textId="77777777" w:rsidR="00295E3F" w:rsidRPr="00D438B9" w:rsidRDefault="00295E3F">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>If</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>you</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>are</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>unable</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>review</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>this</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>any</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>reason</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>conflict</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>interest</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, time </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>constraints</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>expertise</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>mismatch</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">), </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>please</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="991B1B"/>
+              </w:rPr>
+              <w:t>decline</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="991B1B"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="991B1B"/>
+              </w:rPr>
+              <w:t>immediately</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>via</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>reviewer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>dashboard</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>so</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>that</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>another</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>expert</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> can be </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>assigned</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>without</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>delay</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AA43B48" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
             <w:pPr>
-              <w:spacing w:before="0" w:after="0"/>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:spacing w:before="80"/>
             </w:pPr>
-          </w:p>
-[...726 lines deleted...]
-            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+              </w:rPr>
+              <w:t>Sincerely</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t>Editors</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> — </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t>Pedagogical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+              </w:rPr>
+              <w:t>Perspective</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="24DA5B7B" w14:textId="77777777" w:rsidR="00295E3F" w:rsidRPr="00D438B9" w:rsidRDefault="00295E3F">
+    <w:p w14:paraId="63DB998D" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544">
       <w:pPr>
-        <w:ind w:firstLine="0"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="200"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00295E3F" w:rsidRPr="00D438B9" w:rsidSect="00273BE0">
-[...2 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:p w14:paraId="7A9E9035" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="EAE7F5"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="300F473A" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9360"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008E6544" w14:paraId="1F9B2C52" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="5A45A8"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="200" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="552C4D37" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">◈  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>3.  Rating Scale Key</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1F000A80" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9360"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008E6544" w14:paraId="08D59A1F" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+              <w:left w:val="single" w:sz="16" w:space="0" w:color="5A45A8"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F3FC"/>
+            <w:tcMar>
+              <w:top w:w="110" w:type="dxa"/>
+              <w:left w:w="180" w:type="dxa"/>
+              <w:bottom w:w="110" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5F9F99A1" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ℹ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Use</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>codes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>below</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>completing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Criterion</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Evaluation </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Table</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Section</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Tick</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>exactly</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>one</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>box</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>per</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>criterion</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Add</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>written</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>notes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Comments</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>column</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>where</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rating </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>requires</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>explanation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="05864892" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="540"/>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="7020"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008E6544" w14:paraId="58F0F84C" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0B9AAA16" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Code</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="477BC570" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Rating</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="72524369" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Meaning</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6544" w14:paraId="52BE3526" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="1A7A4A"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="1A7A4A"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1A7A4A"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="1A7A4A"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8F8F1"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F725DB1" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="1A7A4A"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="1A7A4A"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1A7A4A"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="1A7A4A"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8F8F1"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="51812039" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Acceptable</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="61BE0B23" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Meets</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>exceeds</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>expectations</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>this</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>criterion</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6544" w14:paraId="6BEBFA61" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C8962A"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C8962A"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C8962A"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C8962A"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDF6E3"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6609E12C" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C8962A"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C8962A"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C8962A"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C8962A"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDF6E3"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2410442E" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Poor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1F146178" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Below</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>expectations</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>requires</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>significant</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>improvement</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6544" w14:paraId="437260C3" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="991B1B"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="991B1B"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="991B1B"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="991B1B"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FEF2F2"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56F14782" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="991B1B"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>U</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="991B1B"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="991B1B"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="991B1B"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="991B1B"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FEF2F2"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="01513234" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="991B1B"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Unacceptable</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="22FF9E8E" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Fails</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>meet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> minimum </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>standard</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>this</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>criterion</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6544" w14:paraId="36A4EB5B" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0F4F8"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15F70082" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>N/O</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0F4F8"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3FDB270F" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Not </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Observed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="55764E41" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cannot</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>assessed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>from</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>submitted</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6544" w14:paraId="276F27F1" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="555577"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="555577"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="555577"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="555577"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FE5D06E" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="555577"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="555577"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="555577"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="555577"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5E7A0C03" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Not </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Applicable</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0B2BB944" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>This</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>criterion</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>does</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> not </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>apply</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>this</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>article</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>type</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6E5C11E7" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D27C473" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="EAE7F5"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59A86171" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9360"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008E6544" w14:paraId="77A98928" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="200" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2BAF1AF2" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>✦</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>4.  Criterion Evaluation Table</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3DFFBC2B" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9360"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008E6544" w14:paraId="33EF49CB" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+              <w:left w:val="single" w:sz="16" w:space="0" w:color="5A45A8"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F3FC"/>
+            <w:tcMar>
+              <w:top w:w="110" w:type="dxa"/>
+              <w:left w:w="180" w:type="dxa"/>
+              <w:bottom w:w="110" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="16E28209" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ℹ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rate </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>each</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>criterion</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>using</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>codes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>defined</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Section</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Add</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>brief</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>notes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Comments</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>column</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> — </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>especially</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Poor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Unacceptable</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ratings</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AA34088" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N/O = Not </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Observed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>criterion</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>present</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> but </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>unassessable</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>from</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>submission</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">).  N/A = Not </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Applicable</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>criterion</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>irrelevant</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>this</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>article</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>type</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7DEEC6E9" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1380"/>
+        <w:gridCol w:w="3500"/>
+        <w:gridCol w:w="460"/>
+        <w:gridCol w:w="460"/>
+        <w:gridCol w:w="460"/>
+        <w:gridCol w:w="460"/>
+        <w:gridCol w:w="460"/>
+        <w:gridCol w:w="2180"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008E6544" w14:paraId="6CEFD98B" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C51D480" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Domain</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A521614" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Criterion</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A25E677" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B073DF8" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FE12BA9" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>U</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C54C0B2" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>N/O</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A713F63" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="059980D3" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Reviewer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Notes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6544" w14:paraId="4B48FEA6" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE7F5"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4879A0DB" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Presentation &amp; Language</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7D1CD908" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">General </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>readability</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>flow</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56BF0230" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78C3D60F" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BF7E980" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40C58421" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="746ABB67" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3DA46151" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="663646DA" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6544" w14:paraId="74AF687A" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A5DFDE5" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="12E220FF" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Logical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>organisation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>structural</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>efficiency</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08189235" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31ADBE3E" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="716812D5" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40A76C11" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71E99739" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="295B57C0" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="304225C3" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6544" w14:paraId="667C27C5" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08480AD5" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4ED44041" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Clarity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>focus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>written</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>expression</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FB1E444" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="268ED8B3" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="511C1641" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D8EA38A" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2424BC80" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="30604C66" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="795FACFC" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6544" w14:paraId="58E737C8" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="440EA3E2" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="00B1DD7D" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Originality</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>sophistication</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>academic</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>expression</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="428AA35B" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BA9B492" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18813A88" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30AF1FB1" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="495F8A30" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="714538D0" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07A17A8D" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6544" w14:paraId="163158A8" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3953D537" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6027657D" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Grammar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>spelling</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>punctuation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>accuracy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="626D4353" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14BCBBF8" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2783D364" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="075162F2" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="584D998E" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3408CCE8" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50A99E79" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6544" w14:paraId="58704DC2" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E22F08E" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1D737B63" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academic </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>writing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>style</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>register</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72514BEB" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33DA7719" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F17D62B" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30801287" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C5395E4" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6DAA254A" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33658371" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6544" w14:paraId="72FC2AC5" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6763DECB" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7D671158" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">APA 7th </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>edition</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> format (in-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>text</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>citations</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, reference </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>list</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>tables</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>figures</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="761169FB" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="151BBC8B" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="641CEBCC" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="448EE001" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3834599C" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4B5E87F1" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04921354" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6544" w14:paraId="741B874D" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0F4F8"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F01BCAE" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Introduction</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Literature</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Review</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="10B03575" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Appropriateness</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>precision</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>title</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52FF7F9A" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ECF1655" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5998771F" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="491EBB99" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B0FC688" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="67402319" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="228F722A" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6544" w14:paraId="0DC46E53" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F229134" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4C2957E0" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Quality</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>completeness</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>abstract</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="691CFA00" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17AFB2BC" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A689CE1" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A5741A0" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="707D6174" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1510802D" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3511FA84" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6544" w14:paraId="2437AA1D" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43C92DDC" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="17F1243F" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Establishing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>importance</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>relevance</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>topic</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="190837C4" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B501A7D" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B1527C4" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75A37BDE" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BD3E29F" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2AA9A1B0" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48ACB20E" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6544" w14:paraId="0C6CE722" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0685EB03" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5A9588B6" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Rationale</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>study</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>design</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>clearly</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>presented</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35AA97EB" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C92D820" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="587A47F2" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66270693" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02341251" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="22AF69E5" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E7E4013" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6544" w14:paraId="167650D1" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48EBA8BE" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="13B54D01" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Research</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>question</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(s) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>hypotheses</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>clearly</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>identified</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D57D9E2" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E4E87A0" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45B5B468" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66D6C4DB" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="584B05E9" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="512E9B41" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0406DDC4" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6544" w14:paraId="10107CAF" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="540726A2" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="31620459" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">General </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>description</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>coverage</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>relevant</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>literature</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="184D889A" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="717E2D3F" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="109AB7A9" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8485EB" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="691252B3" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7EFB7E0E" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="111FE7E8" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6544" w14:paraId="35C587CE" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="638C1166" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0F846F5E" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Engagement</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>prior</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>research</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>scholarship</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66B11F8B" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="341412C1" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0120483D" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E8002A2" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FF1DCB8" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1CAD31F3" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B61E61C" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6544" w14:paraId="5CEAD293" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75F7B62F" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3B152CCC" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reference </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>current</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>state</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>knowledge</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>field</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36647463" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46D1D17B" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A5E3B83" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C1E1D02" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A4B9856" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="41200770" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04CA389F" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6544" w14:paraId="3131FFE5" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="379D2EB0" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2414F540" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Synthesis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>sources</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (not </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>merely</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>summarised</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53114D86" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59D7ED23" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BB1414A" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A228B19" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A3F2868" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="73FDEDF4" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F9E911D" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6544" w14:paraId="294F243F" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6632BF7E" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="43E933AB" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Literature</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>review</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>organised</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>focused</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>critically</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>evaluated</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="646FFA5D" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36E4BA6C" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FD085A4" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DA3DE8F" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="129E0911" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="53CE810E" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3439D28C" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6544" w14:paraId="6FA6D5E9" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C2E4121" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="75856A53" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Knowledge </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>gap</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>field</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>clearly</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>identified</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>justified</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A4CDC1B" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11A4A525" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74602BCB" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="287D0328" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EEEEB79" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0ECC67E9" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52BB1F26" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6544" w14:paraId="6AFB1F66" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="1A7A4A"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="1A7A4A"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1A7A4A"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="1A7A4A"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8F8F1"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E693511" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Methodology</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5525BCE5" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Justification</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>research</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>method</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(s) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>adopted</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>rejected</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23CC7070" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75024AF5" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="740283C6" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F863CFD" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BDE8BB3" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="23A25168" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2519D488" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6544" w14:paraId="58B14726" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EF07C86" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2AE5ECE2" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Sample</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>characteristics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>described</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>sufficient</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>detail</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>sample</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> size </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>justified</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51BD6986" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A862832" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37C1034C" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02A83B20" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AF0FD2A" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5A2CF320" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0977EC4F" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6544" w14:paraId="44929923" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24035C57" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2FFA3FC9" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instruments </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> data </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>collection</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>tools</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reliability</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>validity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>documented</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E6DD51E" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4695A43C" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75CA5E72" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F9634A5" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="706E9A18" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5E1A8A2C" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B3392C6" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6544" w14:paraId="6F42B77A" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47099A13" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="566893E2" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Research</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>procedures</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>described</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>clearly</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>replicably</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04FE1BCC" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="237D1AA8" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="117465B1" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="396DF5CB" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A7B32F4" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="735E9C0B" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F95574C" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6544" w14:paraId="1699ED3A" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D85BE5A" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3EE46647" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Appropriateness</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>statistical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>approach</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(es) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>selected</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B3474B4" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="066DFF1A" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44E03687" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6898A7B7" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43670D0B" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="636C389C" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49C49BCD" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6544" w14:paraId="7924A414" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A2E972C" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="586A494D" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Presentation </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>interpretation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>statistical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>analyses</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="008AF268" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D8234AE" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="372BDA31" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="285E6D15" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="498B8BF4" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0984FADE" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D98C75A" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6544" w14:paraId="5F28693D" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DB7920C" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="566A96B9" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Description</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>rationale</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>qualitative</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>approach</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>selected</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>if</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>applicable</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5225122B" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7336E917" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C98FFA8" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3494A3E1" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="455FAC08" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="025778B7" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70BEB4BB" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6544" w14:paraId="74EC1611" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C5A2AF1" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1A2E3AF7" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Qualitative</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>participants</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>setting</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>described</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>detail</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>if</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>applicable</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A98E048" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55E12018" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38990ED0" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62DA1016" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62A8039E" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="629FA641" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21B9EDFF" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6544" w14:paraId="46054549" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2017807D" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="40A90E0E" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Qualitative</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> data </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>collection</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>procedures</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>described</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>detail</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>if</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>applicable</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="308D1657" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F9EC69F" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79369262" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D9AA486" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70A68A4F" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4014EC8A" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DC33CED" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6544" w14:paraId="56463584" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="533FDEA8" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="544DA467" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Depth </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>rigour</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>qualitative</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> data </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>analysis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>if</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>applicable</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41A8E74C" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07BE2D53" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25DD6D0C" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AAD1910" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DA73B07" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="33904892" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="413CD863" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6544" w14:paraId="3C4B889C" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C8962A"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C8962A"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C8962A"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C8962A"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDF6E3"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E7FE3D7" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Results</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Discussion</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6B54959B" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Comparison</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>results</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>previous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>findings</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>support</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>contradict</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26FC47BB" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3758A47B" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EAACA77" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59261185" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="247AF070" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1B66B95A" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EE1822B" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6544" w14:paraId="4DC8A47E" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38C48C1C" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="673FD3EE" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Significance</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>findings</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>clearly</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>articulated</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16B22F6D" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CD21388" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32442552" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B587741" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BE3E8DC" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4168F725" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72DE1B42" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6544" w14:paraId="2BE519FA" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="255B56CF" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3C1DFF4B" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Conclusions</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>drawn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>logically</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>from</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> data </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>presented</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65D7ADA5" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E2D8522" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53593C4C" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="216B0C5F" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22C66D68" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="316000E7" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B0F7AC1" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6544" w14:paraId="08E786FA" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F2259D3" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="33DCAA80" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Implications</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>practice</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>proposed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>justified</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3385C8D7" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E76BFDD" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CAB605F" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="759CE33E" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EC6AD59" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="46F4F17E" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DE15786" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6544" w14:paraId="504A1F2E" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3531C963" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5207A704" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Recommendations</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>further</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>research</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>provided</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A9F2C4F" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17737CBD" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44850E51" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F8300FC" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FC988EF" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1196F3F2" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67194A74" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6544" w14:paraId="1B22AACB" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="469AF5C9" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="41D40433" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Identification</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>themes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>patterns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>qualitative</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>if</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>applicable</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DB1ECBE" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DD43B85" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41FC38F4" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0421C81A" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F0650A9" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5051143F" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51829F36" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6544" w14:paraId="650BCDCB" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BFEEEDC" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1E1E41D8" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Depth </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>detail</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>narrative</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>findings</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>qualitative</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>if</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>applicable</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09D0BFBB" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28582E9E" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A013A64" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C29E3BE" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E12F2EC" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="67FE2E29" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D3DC06D" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6544" w14:paraId="265403AF" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C2410C"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C2410C"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C2410C"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C2410C"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF3ED"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10E2C76E" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C2410C"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Relevance</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C2410C"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C2410C"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Significance</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="670982E7" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C2410C"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Significance</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>results</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>conclusions</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>field</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72EFBDBE" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="724F1C74" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="600386B3" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="025364E9" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5452F6FD" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0DDA3888" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07B7841D" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6544" w14:paraId="48464C06" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="001E1E6E" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1E820AE0" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C2410C"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Recommendations</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>relevant</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>useful</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>actionable</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DE7ED98" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4592CD9D" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BE6E15E" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5360AB1D" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E915AD1" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6955D140" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C496F7A" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6544" w14:paraId="30F96348" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BDF5E91" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="533BB917" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C2410C"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>timely</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>interest</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>journal's</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>audience</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35388E15" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55AF9697" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C310C53" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10B2B475" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32C199FD" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="483D3C34" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="703B60B1" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6544" w14:paraId="33D3ACDA" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A629A18" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="63BE7BDC" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C2410C"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Value </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> an </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>international</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>readership</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DA28B67" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FCAB825" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F075975" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77FF9446" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22E8392B" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="41E5E423" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B6DF16D" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6544" w14:paraId="3321937F" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A9B0142" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="078C278F" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C2410C"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Contribution</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>field</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>clearly</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>demonstrated</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26D63F9D" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04533963" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07CD4C28" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69EF4F0E" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="20" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="20" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CB8B297" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="74A810E9" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E9DB47A" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2A244D9F" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DC2A879" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FC61062" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="EAE7F5"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C6F650E" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9360"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008E6544" w14:paraId="233B50A7" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="200" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4884A1AD" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">◇  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>5.  Detailed Reviewer Comments</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3591D23D" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9360"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008E6544" w14:paraId="17D9411E" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+              <w:left w:val="single" w:sz="16" w:space="0" w:color="5A45A8"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F3FC"/>
+            <w:tcMar>
+              <w:top w:w="110" w:type="dxa"/>
+              <w:left w:w="180" w:type="dxa"/>
+              <w:bottom w:w="110" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="363B3126" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ℹ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Provide</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>substantive</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>written</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>feedback</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>below</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Comments</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>author</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>should</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>constructive</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>specific</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>actionable</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Comments</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>editor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>confidential</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>may</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>include</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>overall</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>assessment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>recommendation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>rationale</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="04A3EC3A" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9360"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008E6544" w14:paraId="2A580FDC" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="16" w:space="0" w:color="5A45A8"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="200" w:type="dxa"/>
+              <w:bottom w:w="160" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1FAA15C2" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t xml:space="preserve">General </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>Comments</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Author</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B117F27" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Provide</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>overall</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>assessment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>manuscript's</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>strengths</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>weaknesses</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Be </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>specific</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>constructive</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>respectful</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Reference </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>section</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>page</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>line</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>numbers</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>where</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>possible</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4947E68A" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66642122" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0F654417" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9360"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008E6544" w14:paraId="30905752" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="16" w:space="0" w:color="0E7490"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="200" w:type="dxa"/>
+              <w:bottom w:w="160" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3AF1DFAD" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+              </w:rPr>
+              <w:t>Specific</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+              </w:rPr>
+              <w:t>Required</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+              </w:rPr>
+              <w:t>Revisions</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+              </w:rPr>
+              <w:t>numbered</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+              </w:rPr>
+              <w:t>list</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+              </w:rPr>
+              <w:t>recommended</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C1EC7F6" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>List</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>all</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>revisions</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>author</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>must</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>address</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Number</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>each</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>point</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>clearly</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>so</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>author</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> can </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>respond</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>each</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>item</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>their</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>revision</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>response</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> form.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73EA1995" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76E454A6" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2C72B7BC" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9360"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008E6544" w14:paraId="3542A0AA" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="16" w:space="0" w:color="1A7A4A"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="200" w:type="dxa"/>
+              <w:bottom w:w="160" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="47FF840F" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A7A4A"/>
+              </w:rPr>
+              <w:t>Optional</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A7A4A"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A7A4A"/>
+              </w:rPr>
+              <w:t>Suggestions</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A7A4A"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A7A4A"/>
+              </w:rPr>
+              <w:t>improvements</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A7A4A"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> not </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A7A4A"/>
+              </w:rPr>
+              <w:t>required</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A7A4A"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A7A4A"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A7A4A"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A7A4A"/>
+              </w:rPr>
+              <w:t>acceptance</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A7A4A"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="307A0858" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>List</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>any</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>additional</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>recommendations</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>that</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>would</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>strengthen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> but </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> not </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>required</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>publication</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="549EEA17" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F875130" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="581A67C2" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9360"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008E6544" w14:paraId="169E0A6F" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="16" w:space="0" w:color="C8962A"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="200" w:type="dxa"/>
+              <w:bottom w:w="160" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="080B5AB1" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+              </w:rPr>
+              <w:t>Confidential</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+              </w:rPr>
+              <w:t>Comments</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Editor  (not </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+              </w:rPr>
+              <w:t>shared</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+              </w:rPr>
+              <w:t>authors</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36A2EA47" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Share</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>any</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>concerns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>about</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ethics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>plagiarism</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, data </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>integrity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>authorship</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>other</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>issues</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>that</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>should</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> not be </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>communicated</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>directly</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>authors</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2302858E" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32CA514F" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="480309C8" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="379B261B" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="EAE7F5"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5611BB97" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9360"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008E6544" w14:paraId="6B5E009E" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="200" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="01566B46" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">◈  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>6.  Recommended Editorial Decision</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="104AA357" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9360"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008E6544" w14:paraId="48938DDA" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+              <w:left w:val="single" w:sz="16" w:space="0" w:color="5A45A8"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F3FC"/>
+            <w:tcMar>
+              <w:top w:w="110" w:type="dxa"/>
+              <w:left w:w="180" w:type="dxa"/>
+              <w:bottom w:w="110" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1A68FBE0" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ℹ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Select </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>one</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>recommended</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>action</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>below</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>This</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>recommendation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>advisory</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> — </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> final </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>decision</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>rests</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>handling</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>editor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>editor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-in-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>chief</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5FB5B6FD" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2340"/>
+        <w:gridCol w:w="2340"/>
+        <w:gridCol w:w="2340"/>
+        <w:gridCol w:w="2340"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008E6544" w14:paraId="1B8B63ED" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="1A7A4A"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="1A7A4A"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1A7A4A"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="1A7A4A"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8F8F1"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5939FD19" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20AF8538" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ACCEPT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="089686B8" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>revision</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>required</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0F4F8"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11BAFE5D" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DBCEE21" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>MINOR REVISION</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6408589B" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Accept</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>after</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>minor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>revisions</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>no</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> re-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>review</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>needed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C8962A"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C8962A"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C8962A"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C8962A"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDF6E3"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F3C0C60" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DB37F17" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>MAJOR REVISION</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A1F6261" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Revise</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>resubmit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> — </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>mandatory</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> re-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>review</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="991B1B"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="991B1B"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="991B1B"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="991B1B"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FEF2F2"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="010E18F4" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="991B1B"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14E009D5" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="991B1B"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>REJECT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71E5E4E7" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>does</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> not </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>meet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>publication</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="991B1B"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>standards</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4D85297A" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2800"/>
+        <w:gridCol w:w="6560"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008E6544" w14:paraId="4D0DAEAF" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="991B1B"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="991B1B"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="991B1B"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="991B1B"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FEF2F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="089517DF" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="991B1B"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>If</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="991B1B"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> REJECT — </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="991B1B"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>suggested</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="991B1B"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="991B1B"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>alternative</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="991B1B"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="991B1B"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>journals</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="991B1B"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="991B1B"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="991B1B"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="991B1B"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="991B1B"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="991B1B"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>author</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="991B1B"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5AC184BA" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Optional</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> — </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>suggest</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1–2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>journals</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>that</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>may</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>better</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> fit </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>this</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="20F3449F" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F9C4175" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="EAE7F5"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1887FA1A" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9360"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008E6544" w14:paraId="13870CA0" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="200" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="33926DB2" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>⚿</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>7.  Reviewer Declaration &amp; Sign-off</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3EFC0A20" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9360"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008E6544" w14:paraId="0CA1AE07" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="3D2B8E"/>
+              <w:left w:val="single" w:sz="16" w:space="0" w:color="3D2B8E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3D2B8E"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="3D2B8E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F3FC"/>
+            <w:tcMar>
+              <w:top w:w="110" w:type="dxa"/>
+              <w:left w:w="180" w:type="dxa"/>
+              <w:bottom w:w="110" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="661D49B6" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ℹ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Reviewer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>identity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>protected</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>under</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>double-blind</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>review</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>You</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>may</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>optionally</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>provide</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> name </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ORCiD</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>own</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>records</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>declaration</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>no</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>conflict</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>interest</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>mandatory</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="319DED07" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2400"/>
+        <w:gridCol w:w="3480"/>
+        <w:gridCol w:w="3480"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008E6544" w14:paraId="50013780" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE7F5"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="130" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="129AFF03" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Reviewer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Name (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>opt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="130" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5F35C4EB" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Optional</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> — </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>review</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>double-blind</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="130" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2CD0595E" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>dd.mm.yyyy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6544" w14:paraId="2127FDD5" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE7F5"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="130" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="59BB06DC" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ORCiD</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>opt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="130" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="77030C32" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>https</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>://</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>orcid.org</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/...]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE7F5"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="130" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4AF7D80B" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Completed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6544" w14:paraId="0ACF5301" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE7F5"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="130" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="16419412" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Declaration</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6960" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="130" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6CDA3926" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>confirm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>that</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> I </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>have</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>no</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>conflict</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>interest</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>this</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>that</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>my</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>review</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>impartial</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>independent</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6544" w14:paraId="0D9895D0" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE7F5"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="130" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4EB00BEE" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Signature</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Initial</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="130" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52C676A3" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="130" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="22C22881" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="31B801D6" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="008E6544">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B2B4E33" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="6" w:color="CCCCDD"/>
+        </w:pBdr>
+        <w:spacing w:before="80"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>Pedagogical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>Perspective</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ·  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>Manuscript</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Evaluation Form  ·  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>Confidential</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>upload</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>via</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>reviewer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>dashboard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>guidance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>visit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>pedagogicalperspective.com</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:sectPr w:rsidR="008E6544">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1080" w:right="900" w:bottom="1200" w:left="900" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="272"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09876B52" w14:textId="77777777" w:rsidR="000D5B7A" w:rsidRDefault="000D5B7A">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3DFEC502" w14:textId="77777777" w:rsidR="00194F15" w:rsidRDefault="00194F15">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="731F0D78" w14:textId="77777777" w:rsidR="000D5B7A" w:rsidRDefault="000D5B7A">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="241ACF6D" w14:textId="77777777" w:rsidR="00194F15" w:rsidRDefault="00194F15">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...56 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5C2C3BA9" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="6" w:color="C5BDE8"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:before="60"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">© </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Pedagogical</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Perspective</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">  ·  </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>All</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>rights</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>reserved</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Manuscript</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Evaluation Form  ·  v2.0  —  2025</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="273574EC" w14:textId="77777777" w:rsidR="000D5B7A" w:rsidRDefault="000D5B7A">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="20B809CC" w14:textId="77777777" w:rsidR="00194F15" w:rsidRDefault="00194F15">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6BC0F25D" w14:textId="77777777" w:rsidR="000D5B7A" w:rsidRDefault="000D5B7A">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2D5FC11B" w14:textId="77777777" w:rsidR="00194F15" w:rsidRDefault="00194F15">
       <w:r>
         <w:continuationSeparator/>
-      </w:r>
-[...45 lines deleted...]
-        <w:t xml:space="preserve"> N/O Not Observed, **N/A Not Applicable</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6EB62C91" w14:textId="77777777" w:rsidR="008E6544" w:rsidRDefault="00194F15">
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="6" w:color="C5BDE8"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="60"/>
+    </w:pPr>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="3D2B8E"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>Pedagogical</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="3D2B8E"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="3D2B8E"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>Perspective</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="555577"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t xml:space="preserve">  ·  </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="555577"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>Manuscript</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="555577"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Evaluation Form  ·  </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="555577"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>Confidential</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="555577"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Peer </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="555577"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>Review</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t xml:space="preserve">p. </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="3D2B8E"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="3D2B8E"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="3D2B8E"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="005A2866">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="3D2B8E"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="3D2B8E"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02715BEA"/>
+    <w:nsid w:val="4C15010B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E7508E42"/>
-    <w:lvl w:ilvl="0" w:tplc="041F000F">
+    <w:tmpl w:val="84C28484"/>
+    <w:lvl w:ilvl="0" w:tplc="5C76B4A0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="D2BAD578">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="041F001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="F29C08C6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="041F000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="F112D43C">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="041F0019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="A614DC32">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="041F001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0BDEB352">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="041F000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="F4F02022">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="041F0019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="2F36A6A6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="C568DD1E">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...358 lines deleted...]
-  <w:num w:numId="2">
+  <w:num w:numId="1" w16cid:durableId="1201820391">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="3"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-  <w:defaultTabStop w:val="720"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="228"/>
+  <w:displayBackgroundShape/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00295E3F"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00FE1A5E"/>
+    <w:rsidRoot w:val="008E6544"/>
+    <w:rsid w:val="00194F15"/>
+    <w:rsid w:val="003B7044"/>
+    <w:rsid w:val="005A2866"/>
+    <w:rsid w:val="008E6544"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2E969AC6"/>
-  <w15:docId w15:val="{0906F121-1A22-DF4B-AD36-D9D291063A5C}"/>
+  <w14:docId w14:val="3B889145"/>
+  <w15:docId w15:val="{7CD13B32-0FFE-3148-AC00-C0B0C59679BF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-        <w:lang w:val="en-US" w:eastAsia="tr-TR" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="1A1A2E"/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+        <w:lang w:val="tr-TR" w:eastAsia="tr-TR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...5 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -16695,503 +28083,278 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Balk1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:jc w:val="left"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Balk2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="36"/>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Balk3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="280" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:color w:val="1F4D78"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Balk4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="240" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Balk5">
     <w:name w:val="heading 5"/>
-    <w:aliases w:val="subsubtitle"/>
-[...1 lines deleted...]
-    <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-      <w:jc w:val="center"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:color w:val="2E74B5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Balk6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:color w:val="1F4D78"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
-[...9 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="KonuBal">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Gl1">
+    <w:name w:val="Güçlü1"/>
+    <w:qFormat/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
-[...45 lines deleted...]
-    <w:uiPriority w:val="11"/>
+  <w:style w:type="paragraph" w:styleId="ListeParagraf">
+    <w:name w:val="List Paragraph"/>
     <w:qFormat/>
-    <w:pPr>
-[...20 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Kpr">
     <w:name w:val="Hyperlink"/>
-    <w:rsid w:val="00AB1847"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
+      <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DipnotBavurusu">
+    <w:name w:val="footnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DipnotMetni">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:link w:val="DipnotMetniChar"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00D459CB"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00D459CB"/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:vertAlign w:val="superscript"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TabloKlavuzu">
-[...3 lines deleted...]
-    <w:rsid w:val="00911634"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DipnotMetniChar">
+    <w:name w:val="Dipnot Metni Char"/>
+    <w:link w:val="DipnotMetni"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
-    <w:tblPr>
-[...119 lines deleted...]
-    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -17199,51 +28362,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -17310,65 +28473,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -17389,99 +28552,85 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
-</file>
-[...17 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>3690</Characters>
+  <Pages>6</Pages>
+  <Words>1284</Words>
+  <Characters>6759</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>614</Lines>
+  <Paragraphs>446</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4329</CharactersWithSpaces>
+  <CharactersWithSpaces>7597</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Ali E. Sahin</dc:creator>
+  <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>