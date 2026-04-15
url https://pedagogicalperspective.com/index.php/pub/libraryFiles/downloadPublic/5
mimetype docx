--- v0 (2025-10-08)
+++ v1 (2026-04-15)
@@ -1,2294 +1,31616 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TabloKlavuzu"/>
-[...225 lines deleted...]
-        <w:tblW w:w="10201" w:type="dxa"/>
+        <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="EBFFFF"/>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="0" w:type="dxa"/>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3256"/>
-        <w:gridCol w:w="6945"/>
+        <w:gridCol w:w="3600"/>
+        <w:gridCol w:w="5760"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00530F14" w:rsidRPr="008D70E4" w14:paraId="51B73EBE" w14:textId="77777777" w:rsidTr="006658E0">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="5E484C9F" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10201" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="6760AB"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="200" w:type="dxa"/>
+              <w:left w:w="240" w:type="dxa"/>
+              <w:bottom w:w="200" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2980EAAA" w14:textId="77777777" w:rsidR="00530F14" w:rsidRPr="008D70E4" w:rsidRDefault="00530F14" w:rsidP="00C03E71">
+          <w:p w14:paraId="51F6E86C" w14:textId="7BE834F3" w:rsidR="008A19F3" w:rsidRDefault="008A19F3"/>
+          <w:p w14:paraId="083F59FE" w14:textId="16443B87" w:rsidR="008A19F3" w:rsidRDefault="008A19F3">
             <w:pPr>
-              <w:pStyle w:val="GvdeMetni"/>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:spacing w:before="70"/>
             </w:pPr>
-            <w:r w:rsidRPr="008D70E4">
-[...35 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6945" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="5760" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="108" w:type="dxa"/>
+              <w:top w:w="180" w:type="dxa"/>
+              <w:left w:w="180" w:type="dxa"/>
+              <w:bottom w:w="180" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
             </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="513B8E5A" w14:textId="77777777" w:rsidR="00530F14" w:rsidRPr="008D70E4" w:rsidRDefault="00530F14" w:rsidP="00C03E71">
+          <w:p w14:paraId="016C2830" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Amasis MT Pro" w:hAnsi="Amasis MT Pro" w:cs="Times New Roman"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
-              </w:rPr>
+                <w:caps/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>REVISION RESPONSE FORM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D4E74C8" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="right"/>
             </w:pPr>
-          </w:p>
-[...7 lines deleted...]
-          <w:p w14:paraId="0C712811" w14:textId="77777777" w:rsidR="00530F14" w:rsidRPr="008D70E4" w:rsidRDefault="00530F14" w:rsidP="00C03E71">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BDB0E0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Author </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BDB0E0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Response</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BDB0E0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BDB0E0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BDB0E0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Peer </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BDB0E0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Review</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="35E2F11A" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
             <w:pPr>
-              <w:pStyle w:val="GvdeMetni"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:spacing w:before="40"/>
+              <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="008D70E4">
-[...130 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="9988CC"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complete </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="9988CC"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>all</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="9988CC"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="9988CC"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>sections</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="9988CC"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="9988CC"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>before</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="9988CC"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="9988CC"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>resubmission</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:tbl>
-[...51 lines deleted...]
-    <w:p w14:paraId="36690AAF" w14:textId="77777777" w:rsidR="00530F14" w:rsidRPr="008D70E4" w:rsidRDefault="00530F14">
+    <w:p w14:paraId="16B04DA6" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="008A19F3">
       <w:pPr>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="180"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TabloKlavuzu"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="-572" w:type="dxa"/>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3830"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="9360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00530F14" w:rsidRPr="008D70E4" w14:paraId="086C8AD7" w14:textId="77777777" w:rsidTr="006658E0">
+      <w:tr w:rsidR="008A19F3" w14:paraId="7B555EE1" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1876" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="6760AB"/>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="3D2B8E"/>
+              <w:left w:val="single" w:sz="16" w:space="0" w:color="3D2B8E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3D2B8E"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="3D2B8E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F3FC"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="180" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="76CBAB25" w14:textId="77777777" w:rsidR="00530F14" w:rsidRPr="008D70E4" w:rsidRDefault="00530F14" w:rsidP="00530F14">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Amasis MT Pro" w:hAnsi="Amasis MT Pro" w:cs="Times New Roman"/>
+          <w:p w14:paraId="049FA3A3" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Amasis MT Pro" w:hAnsi="Amasis MT Pro" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⚿</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...731 lines deleted...]
-            </w:pPr>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>This</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> form </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>must</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>accompany</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>revised</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Address</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>every</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reviewer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>editor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>individually</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Vague</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>incomplete</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>responses</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>may</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>result</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>being</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>returned</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>without</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>review</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5E51CF7D" w14:textId="77777777" w:rsidR="00530F14" w:rsidRPr="008D70E4" w:rsidRDefault="00530F14" w:rsidP="00530F14">
+    <w:p w14:paraId="1525E68F" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="008A19F3">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="180"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TabloKlavuzu"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="-572" w:type="dxa"/>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3830"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="9360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00530F14" w:rsidRPr="008D70E4" w14:paraId="1C6ED8B9" w14:textId="77777777" w:rsidTr="006658E0">
+      <w:tr w:rsidR="008A19F3" w14:paraId="3ADB4D86" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1876" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="6760AB"/>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="200" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0391CF99" w14:textId="77777777" w:rsidR="00530F14" w:rsidRPr="008D70E4" w:rsidRDefault="00530F14" w:rsidP="00530F14">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Amasis MT Pro" w:hAnsi="Amasis MT Pro" w:cs="Times New Roman"/>
+          <w:p w14:paraId="6A0AC959" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">◈  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Amasis MT Pro" w:hAnsi="Amasis MT Pro" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:caps/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Manuscript Information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0A39E0A1" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="008A19F3">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2100"/>
+        <w:gridCol w:w="2580"/>
+        <w:gridCol w:w="2100"/>
+        <w:gridCol w:w="2580"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008A19F3" w14:paraId="77A2EBBD" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE7F5"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="696B36E2" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...4 lines deleted...]
-              <w:t>REVIEWER 2</w:t>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1735" w:type="pct"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="6760AB"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0BD5C440" w14:textId="77777777" w:rsidR="00530F14" w:rsidRPr="008D70E4" w:rsidRDefault="00530F14" w:rsidP="00530F14">
-[...21 lines deleted...]
-              <w:t>Describe specific Revisions</w:t>
+          <w:p w14:paraId="5125775C" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Insert</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ID]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1389" w:type="pct"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="6760AB"/>
+            <w:tcW w:w="2100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE7F5"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22D69069" w14:textId="77777777" w:rsidR="00530F14" w:rsidRPr="008D70E4" w:rsidRDefault="00530F14" w:rsidP="00530F14">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Amasis MT Pro" w:hAnsi="Amasis MT Pro" w:cs="Times New Roman"/>
+          <w:p w14:paraId="2560D68C" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Amasis MT Pro" w:hAnsi="Amasis MT Pro" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Revision</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Amasis MT Pro" w:hAnsi="Amasis MT Pro" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...15 lines deleted...]
-            </w:r>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Round</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1735" w:type="pct"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="6760AB"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4D06F516" w14:textId="77777777" w:rsidR="00530F14" w:rsidRPr="008D70E4" w:rsidRDefault="00530F14" w:rsidP="00530F14">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Amasis MT Pro" w:hAnsi="Amasis MT Pro" w:cs="Times New Roman"/>
+          <w:p w14:paraId="0F136F56" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>[1st / 2nd / 3rd]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="7BF6D306" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE7F5"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="403AA606" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...4 lines deleted...]
-            </w:pPr>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Title</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1389" w:type="pct"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="6760AB"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1EF525A2" w14:textId="77777777" w:rsidR="00530F14" w:rsidRPr="008D70E4" w:rsidRDefault="00530F14" w:rsidP="00530F14">
-[...36 lines deleted...]
-              <w:t>1</w:t>
+          <w:p w14:paraId="25001178" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Insert</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>title</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1735" w:type="pct"/>
+            <w:tcW w:w="2100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE7F5"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40176284" w14:textId="77777777" w:rsidR="00530F14" w:rsidRPr="008D70E4" w:rsidRDefault="00530F14" w:rsidP="00530F14">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="0EAAE18B" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Received</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1389" w:type="pct"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5C2B3FB0" w14:textId="77777777" w:rsidR="00530F14" w:rsidRPr="008D70E4" w:rsidRDefault="00530F14" w:rsidP="00530F14">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="4C9B46C5" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>dd.mm.yyyy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00530F14" w:rsidRPr="008D70E4" w14:paraId="587D735E" w14:textId="77777777" w:rsidTr="00EA6EF3">
+      <w:tr w:rsidR="008A19F3" w14:paraId="1DA26879" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1876" w:type="pct"/>
+            <w:tcW w:w="2100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE7F5"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18ADE094" w14:textId="77777777" w:rsidR="00530F14" w:rsidRPr="008D70E4" w:rsidRDefault="00530F14" w:rsidP="00530F14">
-[...15 lines deleted...]
-              <w:t>2</w:t>
+          <w:p w14:paraId="470A76C1" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Corresponding</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Author</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1735" w:type="pct"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="618D491C" w14:textId="77777777" w:rsidR="00530F14" w:rsidRPr="008D70E4" w:rsidRDefault="00530F14" w:rsidP="00530F14">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="777AA167" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Name &amp; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>email</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1389" w:type="pct"/>
+            <w:tcW w:w="2100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE7F5"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="043AA29F" w14:textId="77777777" w:rsidR="00530F14" w:rsidRPr="008D70E4" w:rsidRDefault="00530F14" w:rsidP="00530F14">
-[...34 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="368EDDB6" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Submission</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Deadline</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1735" w:type="pct"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5D23084F" w14:textId="77777777" w:rsidR="00530F14" w:rsidRPr="008D70E4" w:rsidRDefault="00530F14" w:rsidP="00530F14">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="21DC5B2C" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>dd.mm.yyyy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="5BFF3BC0" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE7F5"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A8EBA5A" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Handling Editor</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1389" w:type="pct"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="24029ADD" w14:textId="77777777" w:rsidR="00530F14" w:rsidRPr="008D70E4" w:rsidRDefault="00530F14" w:rsidP="00530F14">
-[...33 lines deleted...]
-              <w:t>4</w:t>
+          <w:p w14:paraId="50900B13" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>[Editor name]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1735" w:type="pct"/>
+            <w:tcW w:w="2100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE7F5"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2961BC95" w14:textId="77777777" w:rsidR="00530F14" w:rsidRPr="008D70E4" w:rsidRDefault="00530F14" w:rsidP="00530F14">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="4105C5D3" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Decision</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Type</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1389" w:type="pct"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="258C71CD" w14:textId="77777777" w:rsidR="00530F14" w:rsidRPr="008D70E4" w:rsidRDefault="00530F14" w:rsidP="00530F14">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1582F50A" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Minor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Major</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Revision</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00530F14" w:rsidRPr="008D70E4" w14:paraId="550362AB" w14:textId="77777777" w:rsidTr="00EA6EF3">
+    </w:tbl>
+    <w:p w14:paraId="69A41AA6" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="008A19F3">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="579F53B4" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="008A19F3">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="EAE7F5"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="165B14D5" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="008A19F3">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9360"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008A19F3" w14:paraId="52AA6B62" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1876" w:type="pct"/>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="200" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6B395282" w14:textId="77777777" w:rsidR="00530F14" w:rsidRPr="008D70E4" w:rsidRDefault="00530F14" w:rsidP="00530F14">
+          <w:p w14:paraId="3F3AED32" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">◇  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Letter to the Editor &amp; Reviewers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6EE66EBB" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="008A19F3">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9360"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008A19F3" w14:paraId="5441B969" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+              <w:left w:val="single" w:sz="16" w:space="0" w:color="5A45A8"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F3FC"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="180" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1932FDDD" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ℹ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Begin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>brief</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>cover</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>letter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>acknowledging</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reviewers</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">' </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>efforts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>summarising</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>scope</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>revisions</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>highlighting</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>any</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>major</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>structural</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>changes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>This</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>letter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>sets</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>tone</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>entire</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>response</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7872DED6" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="008A19F3">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9360"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008A19F3" w14:paraId="67FD5B27" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="3D2B8E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+            <w:tcMar>
+              <w:top w:w="140" w:type="dxa"/>
+              <w:left w:w="220" w:type="dxa"/>
+              <w:bottom w:w="200" w:type="dxa"/>
+              <w:right w:w="180" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="69DBB4F2" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="80"/>
             </w:pPr>
-            <w:r w:rsidRPr="008D70E4">
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Dear</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Editor </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Reviewers</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CB995D6" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>We</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>sincerely</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>thank</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>reviewers</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>their</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>thorough</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>constructive</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>feedback</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>We</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>have</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>carefully</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>considered</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>each</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>revised</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>accordingly</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Below</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>we</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>provide</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>detailed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>point-by-point</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>response</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>each</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>concern</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>raised</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66B5F820" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Continue</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>letter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> here — </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>briefly</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>summarise</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>nature</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>revisions</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>any</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>major</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>changes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>made</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DFCC51B" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Yours</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>sincerely</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="152282B7" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Corresponding</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Author Name, on </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>behalf</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>all</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>authors</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7D9EDB9A" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="008A19F3">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="525BAD7D" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="008A19F3">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="EAE7F5"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="221B68B5" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="008A19F3">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9360"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008A19F3" w14:paraId="7F28C136" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="5A45A8"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="200" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="108CA87F" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">◈  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Summary of Changes by Section</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="598933D8" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="008A19F3">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9360"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008A19F3" w14:paraId="57A8AF2D" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+              <w:left w:val="single" w:sz="16" w:space="0" w:color="5A45A8"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F3FC"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="180" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7F96CFA3" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ℹ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Provide</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>high-level</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>overview</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>changes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>made</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>each</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>section</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>This</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>helps</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>editors</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>quickly</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>locate</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>revisions</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>without</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reading</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>full</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>point-by-point</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>table</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7D554110" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="008A19F3">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3600"/>
+        <w:gridCol w:w="5760"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008A19F3" w14:paraId="6E300EBE" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4AADFC59" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Section</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1735" w:type="pct"/>
+            <w:tcW w:w="5760" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="111F3758" w14:textId="77777777" w:rsidR="00530F14" w:rsidRPr="008D70E4" w:rsidRDefault="00530F14" w:rsidP="00530F14">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="0FB6ADA3" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Summary</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Changes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Made</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="2FD94CE8" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="44B288A2" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Abstract</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1389" w:type="pct"/>
+            <w:tcW w:w="5760" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="759AF705" w14:textId="77777777" w:rsidR="00530F14" w:rsidRPr="008D70E4" w:rsidRDefault="00530F14" w:rsidP="00530F14">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="10308133" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Briefly</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>describe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>what</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>changed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>this</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>section</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00530F14" w:rsidRPr="008D70E4" w14:paraId="6637B600" w14:textId="77777777" w:rsidTr="00EA6EF3">
+      <w:tr w:rsidR="008A19F3" w14:paraId="4EBEFD4D" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1876" w:type="pct"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7DED0AAA" w14:textId="77777777" w:rsidR="00530F14" w:rsidRPr="008D70E4" w:rsidRDefault="00530F14" w:rsidP="00530F14">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3E682FC8" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Introduction</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Literature</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Review</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1735" w:type="pct"/>
+            <w:tcW w:w="5760" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="09BF2614" w14:textId="77777777" w:rsidR="00530F14" w:rsidRPr="008D70E4" w:rsidRDefault="00530F14" w:rsidP="00530F14">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3DFDDAC8" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Briefly</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>describe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>what</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>changed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>this</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>section</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="077A769E" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="10085A3A" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Theoretical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Framework</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1389" w:type="pct"/>
+            <w:tcW w:w="5760" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="05248CBC" w14:textId="77777777" w:rsidR="00530F14" w:rsidRPr="008D70E4" w:rsidRDefault="00530F14" w:rsidP="00530F14">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2B7A2216" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Briefly</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>describe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>what</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>changed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>this</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>section</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00530F14" w:rsidRPr="008D70E4" w14:paraId="6DC094ED" w14:textId="77777777" w:rsidTr="00EA6EF3">
+      <w:tr w:rsidR="008A19F3" w14:paraId="725499D2" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1876" w:type="pct"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="024E1690" w14:textId="77777777" w:rsidR="00530F14" w:rsidRPr="008D70E4" w:rsidRDefault="00530F14" w:rsidP="00530F14">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="00254FF6" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Methodology</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1735" w:type="pct"/>
+            <w:tcW w:w="5760" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="08C44FC2" w14:textId="77777777" w:rsidR="00530F14" w:rsidRPr="008D70E4" w:rsidRDefault="00530F14" w:rsidP="00530F14">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="32794B90" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Briefly</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>describe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>what</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>changed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>this</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>section</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="2626AC0F" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="329DF298" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Findings</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Results</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1389" w:type="pct"/>
+            <w:tcW w:w="5760" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6E3476DB" w14:textId="77777777" w:rsidR="00530F14" w:rsidRPr="008D70E4" w:rsidRDefault="00530F14" w:rsidP="00530F14">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="70707ADF" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Briefly</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>describe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>what</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>changed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>this</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>section</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00530F14" w:rsidRPr="008D70E4" w14:paraId="3DD014E5" w14:textId="77777777" w:rsidTr="00EA6EF3">
+      <w:tr w:rsidR="008A19F3" w14:paraId="6DD3273D" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1876" w:type="pct"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="101E2FE0" w14:textId="77777777" w:rsidR="00530F14" w:rsidRPr="008D70E4" w:rsidRDefault="00530F14" w:rsidP="00530F14">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="34A37645" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Discussion</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1735" w:type="pct"/>
+            <w:tcW w:w="5760" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="711F6DE1" w14:textId="77777777" w:rsidR="00530F14" w:rsidRPr="008D70E4" w:rsidRDefault="00530F14" w:rsidP="00530F14">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7DFCFF18" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Briefly</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>describe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>what</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>changed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>this</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>section</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="55A49902" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5895422D" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Conclusion</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1389" w:type="pct"/>
+            <w:tcW w:w="5760" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5DC731D8" w14:textId="77777777" w:rsidR="00530F14" w:rsidRPr="008D70E4" w:rsidRDefault="00530F14" w:rsidP="00530F14">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="71188B4A" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Briefly</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>describe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>what</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>changed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>this</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>section</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00530F14" w:rsidRPr="008D70E4" w14:paraId="655D49D0" w14:textId="77777777" w:rsidTr="00EA6EF3">
+      <w:tr w:rsidR="008A19F3" w14:paraId="546791F0" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1876" w:type="pct"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="72BE5E78" w14:textId="77777777" w:rsidR="00530F14" w:rsidRPr="008D70E4" w:rsidRDefault="00530F14" w:rsidP="00530F14">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="268EB69F" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Tables</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Figures</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1735" w:type="pct"/>
+            <w:tcW w:w="5760" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0C3B142A" w14:textId="77777777" w:rsidR="00530F14" w:rsidRPr="008D70E4" w:rsidRDefault="00530F14" w:rsidP="00530F14">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="4C00C3E2" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Briefly</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>describe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>what</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>changed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>this</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>section</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="046ED66C" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2456800D" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>References</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1389" w:type="pct"/>
+            <w:tcW w:w="5760" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="51813865" w14:textId="77777777" w:rsidR="00530F14" w:rsidRPr="008D70E4" w:rsidRDefault="00530F14" w:rsidP="00530F14">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="257B40BA" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Briefly</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>describe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>what</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>changed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>this</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>section</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00530F14" w:rsidRPr="008D70E4" w14:paraId="4FB0BC09" w14:textId="77777777" w:rsidTr="00EA6EF3">
+      <w:tr w:rsidR="008A19F3" w14:paraId="1886D3F6" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1876" w:type="pct"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="46E5A992" w14:textId="77777777" w:rsidR="00530F14" w:rsidRPr="008D70E4" w:rsidRDefault="00530F14" w:rsidP="00530F14">
-[...15 lines deleted...]
-              <w:t>10</w:t>
+          <w:p w14:paraId="2B249F37" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Language &amp; Style</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1735" w:type="pct"/>
+            <w:tcW w:w="5760" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="73A72D4A" w14:textId="77777777" w:rsidR="00530F14" w:rsidRPr="008D70E4" w:rsidRDefault="00530F14" w:rsidP="00530F14">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="36FCBA60" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Briefly</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>describe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>what</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>changed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>this</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>section</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="077E4B1A" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="008A19F3">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1313E9E8" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="008A19F3">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="EAE7F5"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E012B5D" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="008A19F3">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9360"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008A19F3" w14:paraId="555003F3" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="0E7490"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="200" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0DE996EF" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">◇  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>How to Use This Form — Instructions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="79B452CC" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="008A19F3">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3000"/>
+        <w:gridCol w:w="6360"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008A19F3" w14:paraId="31888C8D" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="15D94DEE" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Copy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>each</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>reviewer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>verbatim</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1389" w:type="pct"/>
+            <w:tcW w:w="6360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6F815542" w14:textId="77777777" w:rsidR="00530F14" w:rsidRPr="008D70E4" w:rsidRDefault="00530F14" w:rsidP="00530F14">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="4C8F53A4" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Paste</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>exact</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>text</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>from</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>review</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>letter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>into</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> '</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Reviewer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">' </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>column</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Do not </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>paraphrase</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>summarise</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="7FAFD465" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0F4F8"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5E84CC1F" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Describe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>specific</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>revision</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0F4F8"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2797A55E" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Explain</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>what</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>was</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>changed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>added</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>removed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Reference </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>exact</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>section</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>page</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>line</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>number</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>revised</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="5ED4A67A" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="17743150" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Justify</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>response</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5F947EE3" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>If</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>accepted</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>cite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>evidence</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>e.g</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>., '</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Revised</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on p.4, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>line</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 12'). </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>If</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>respectfully</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>declined</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>provide</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>scholarly</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>rationale</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>references</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>if</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>applicable</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="44A07701" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0F4F8"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1F037242" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Use</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Track</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Changes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0F4F8"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="624322F2" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Enable</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Track</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Changes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>revised</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> file </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>so</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>editors</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> can </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>verify</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>each</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>change</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Reference </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>these</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>tracked</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>changes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>responses</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="29F63858" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5B023A14" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Add</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>rows</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>needed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7F7AED80" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>If</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>reviewer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>raises</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>more</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>than</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 10 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>points</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>duplicate</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>rows</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>needed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Keep</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>numbering</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>continuous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4A2A973C" w14:textId="77777777" w:rsidR="00530F14" w:rsidRDefault="00530F14" w:rsidP="00530F14">
+    <w:p w14:paraId="65DC5093" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="008A19F3">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="200"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00530F14" w:rsidSect="008D70E4">
+    <w:p w14:paraId="500BF19E" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="400"/>
+        <w:gridCol w:w="3000"/>
+        <w:gridCol w:w="2980"/>
+        <w:gridCol w:w="2980"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008A19F3" w14:paraId="5AF1CE01" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="0E7490"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="160" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7541088C" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>REVIEWER 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  ·  Point-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>by</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-Point </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Response</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="1EAB87BF" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="0E7490"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0978F2D4" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="0E7490"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0008692A" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Reviewer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="0E7490"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DB721EF" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Revision</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Made</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="0E7490"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="559DB813" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Justification</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Evidence</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="77387AA4" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0F4F8"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="358371DF" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="008A19F3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0F4F8"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0EB4366E" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Copy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>exact</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>from</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>review</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>letter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0F4F8"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3298D934" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Describe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>what</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>was</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>added</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>removed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>rewritten</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="0E7490"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0F4F8"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2CD15F0F" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Page</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>line</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>section</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> reference </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>rationale</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="4F323511" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CC5EE9F" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="60602C24" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Paste</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reviewer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> here]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="648A4DDF" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28DA5A53" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5BC7F4B9" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Describe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>specific</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>change</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>made</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21043D7E" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AB7CDE9" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="386333E5" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>evidence</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>page</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>line</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>number</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reasoning</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50CAA046" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08736D3B" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="685ABCAE" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="542AB5B3" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="05897CC8" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Paste</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reviewer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> here]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0684B597" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C37066C" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="55FE2949" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Describe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>specific</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>change</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>made</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1282BD60" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CA7B5E9" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="08FA81AA" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>evidence</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>page</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>line</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>number</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reasoning</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D4D1E51" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6290CECF" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="6BFF6C3F" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C05451C" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="71394492" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Paste</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reviewer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> here]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D08898E" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B91D173" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="741CD97A" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Describe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>specific</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>change</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>made</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11D02013" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="786B2B07" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="425E993D" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>evidence</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>page</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>line</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>number</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reasoning</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42299001" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F863DD8" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="32D2B117" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40E8927D" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3548AAF0" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Paste</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reviewer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> here]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FD297BF" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D145D12" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6143377B" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Describe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>specific</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>change</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>made</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AB44F82" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="225B28A9" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1E33AD98" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>evidence</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>page</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>line</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>number</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reasoning</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F975DA9" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CF0F423" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="7E75E454" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57E0990B" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5E5C2518" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Paste</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reviewer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> here]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1007EB5B" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1ADCA92C" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1E52CFC8" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Describe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>specific</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>change</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>made</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69F9FA7B" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="360B1DD2" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6383D2A9" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>evidence</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>page</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>line</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>number</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reasoning</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53358146" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46AD3924" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="6FC2C352" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BC56AF2" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2FA48621" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Paste</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reviewer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> here]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55BA6D03" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BF501CD" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3152FD06" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Describe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>specific</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>change</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>made</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57C1AA11" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BA634AE" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="723FBD44" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>evidence</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>page</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>line</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>number</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reasoning</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="124CD38A" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="285C15F3" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="3BB62C14" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DCC1BE6" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3A570AD1" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Paste</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reviewer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> here]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3846B99C" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C4B6CAB" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="44948B2D" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Describe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>specific</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>change</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>made</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11AC19E3" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1269D975" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="01C815A1" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>evidence</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>page</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>line</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>number</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reasoning</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73F276D6" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37C5D62C" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="325BF757" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56C5C9CA" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7CDB3201" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Paste</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reviewer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> here]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="001A5896" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DC52E83" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="60961E06" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Describe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>specific</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>change</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>made</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A0AAA7E" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="063B9FC9" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="386D86CF" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>evidence</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>page</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>line</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>number</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reasoning</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CD99428" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22159E05" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="4730FDF0" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D2C9010" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="019F65EC" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Paste</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reviewer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> here]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B15B35F" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A8F3CE5" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="14200C63" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Describe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>specific</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>change</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>made</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C87FAB9" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77AA4CFE" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5B58988B" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>evidence</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>page</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>line</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>number</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reasoning</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70E0F877" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01A8E39F" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="6BDE1881" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D8ABC5A" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E7490"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0E6897AC" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Paste</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reviewer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> here]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D8F6631" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6150554B" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="61E502DF" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Describe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>specific</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>change</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>made</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29AC230B" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BC92467" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7E86613A" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>evidence</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>page</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>line</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>number</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reasoning</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="044CD7CC" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12FF6BFA" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="425F0007" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="008A19F3">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5190ED6D" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="400"/>
+        <w:gridCol w:w="3000"/>
+        <w:gridCol w:w="2980"/>
+        <w:gridCol w:w="2980"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008A19F3" w14:paraId="25A8AB8B" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="5A45A8"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="160" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3FF1431E" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>REVIEWER 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  ·  Point-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>by</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-Point </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Response</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="34ACD038" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="5A45A8"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52C9BE93" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="5A45A8"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20A0E765" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Reviewer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="5A45A8"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57D9C6EF" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Revision</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Made</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="5A45A8"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58B1B655" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Justification</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Evidence</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="4DA04E03" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE7F5"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="64BCB90D" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="008A19F3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE7F5"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="37141738" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Copy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>exact</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>from</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>review</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>letter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE7F5"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="18CB7D9D" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Describe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>what</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>was</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>added</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>removed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>rewritten</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE7F5"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="519EA156" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Page</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>line</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>section</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> reference </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>rationale</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="5DC82D04" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19DDA6E7" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6758AF47" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Paste</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reviewer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> here]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50491BF2" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FC1F4FF" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6EE0AB8F" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Describe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>specific</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>change</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>made</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C226D62" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FCB19C1" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7DA7A9B9" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>evidence</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>page</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>line</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>number</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reasoning</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24270948" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="089BD85D" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="507DC226" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6373EC5C" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="713F7390" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Paste</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reviewer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> here]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A415BF7" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2871E7ED" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="34DB36BB" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Describe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>specific</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>change</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>made</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58CF7049" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29137DE2" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6BD10703" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>evidence</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>page</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>line</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>number</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reasoning</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D06FBF8" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FFD38EE" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="22E2C2C7" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="038E14C9" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7CC0027C" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Paste</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reviewer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> here]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D2C5A56" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="599288DB" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="65991DE3" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Describe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>specific</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>change</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>made</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E1C6F9F" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63F2FEA7" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7C2028FA" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>evidence</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>page</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>line</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>number</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reasoning</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78D0F6A1" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0392696A" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="7008BC90" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="705719C4" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="58846D5C" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Paste</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reviewer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> here]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B6457AF" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0384B8AF" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="15ADB877" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Describe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>specific</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>change</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>made</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="448A6B1F" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D3C5F74" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="60269ACA" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>evidence</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>page</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>line</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>number</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reasoning</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="440D1352" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44AB05C2" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="00E9BFA7" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A36DF65" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4624DB91" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Paste</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reviewer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> here]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F081428" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43FA0B23" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6A8A17ED" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Describe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>specific</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>change</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>made</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EC4D39C" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FF6F2D1" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6FCE3263" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>evidence</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>page</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>line</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>number</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reasoning</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="546FE08C" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="630639F1" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="4F786CC5" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="226A08C4" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="58DF094A" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Paste</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reviewer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> here]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F74492A" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B27BA5C" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2E2516B1" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Describe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>specific</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>change</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>made</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FE451C6" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55221216" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="171CCB2F" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>evidence</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>page</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>line</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>number</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reasoning</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46AB80D9" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C7AD634" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="290959E5" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59F1A046" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="259E8E0D" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Paste</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reviewer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> here]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EBC3C6C" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2666E1D0" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="53F1B597" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Describe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>specific</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>change</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>made</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AD03134" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FFC7F72" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="34B1ECF1" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>evidence</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>page</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>line</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>number</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reasoning</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28DB99B1" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BA3E15D" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="200AF2FE" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66CA6701" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7DDE6FC5" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Paste</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reviewer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> here]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5972D3AC" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="252F581C" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2453EFDB" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Describe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>specific</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>change</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>made</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43257B8D" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1001A5A5" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2A3C611E" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>evidence</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>page</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>line</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>number</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reasoning</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69667BE3" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BAB91F4" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="6E62379E" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F18BA56" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52B15AB2" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Paste</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reviewer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> here]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78F13641" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58BB426A" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="22EFBE71" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Describe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>specific</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>change</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>made</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6269B809" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CC619F3" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="26DE293D" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>evidence</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>page</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>line</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>number</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reasoning</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33E0D836" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53D35B4B" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="3BEF6AC6" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48FC8D67" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1BC97C91" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Paste</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reviewer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> here]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BBC797B" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="288D1D01" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="489E877B" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Describe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>specific</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>change</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>made</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04C0448A" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F122737" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="567754F3" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>evidence</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>page</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>line</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>number</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reasoning</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B02E4AA" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="790B274B" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6ADFF170" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="008A19F3">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C3E48C7" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9360"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008A19F3" w14:paraId="3F28EE06" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="991B1B"/>
+              <w:left w:val="single" w:sz="16" w:space="0" w:color="991B1B"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="991B1B"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="991B1B"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FEF2F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="180" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6C7AD421" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="991B1B"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>⚠</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="991B1B"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Reviewer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>section</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> — </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>delete</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>this</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>table</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>if</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>received</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>only</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> two </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reviews</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="20403592" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="008A19F3">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="400"/>
+        <w:gridCol w:w="3000"/>
+        <w:gridCol w:w="2980"/>
+        <w:gridCol w:w="2980"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008A19F3" w14:paraId="61352C74" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="1A7A4A"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="160" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5A53F043" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>REVIEWER 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  ·  Point-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>by</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-Point </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Response</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="5D021947" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="1A7A4A"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FF7507B" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="1A7A4A"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DD75F90" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Reviewer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="1A7A4A"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A7A1232" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Revision</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Made</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="1A7A4A"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2818DDCF" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Justification</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Evidence</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="17DCE1B2" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="1A7A4A"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="1A7A4A"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1A7A4A"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="1A7A4A"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8F8F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="349092C8" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="008A19F3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="1A7A4A"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="1A7A4A"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1A7A4A"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="1A7A4A"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8F8F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="295BE244" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Copy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>exact</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>from</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>review</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>letter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="1A7A4A"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="1A7A4A"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1A7A4A"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="1A7A4A"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8F8F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="45041BDA" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Describe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>what</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>was</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>added</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>removed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>rewritten</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="1A7A4A"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="1A7A4A"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1A7A4A"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="1A7A4A"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8F8F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="49AD492B" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Page</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>line</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>section</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> reference </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>rationale</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="5F173E9D" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FCB32CC" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="01687A61" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Paste</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reviewer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> here]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="202B8C8B" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41BB77E7" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4FF3C23B" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Describe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>specific</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>change</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>made</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="556F237B" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23B0FB8E" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="57AF3034" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>evidence</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>page</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>line</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>number</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reasoning</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76D92EE0" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04E84E7A" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="4E15B89D" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19C9F1E4" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="73517E08" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Paste</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reviewer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> here]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="185D00AE" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42EFCBC8" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="046996D2" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Describe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>specific</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>change</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>made</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61CB9DA0" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B6AEAD3" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2FBF897A" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>evidence</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>page</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>line</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>number</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reasoning</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6209EB94" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="319F79F0" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="60F3987E" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3258435E" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7F1D28F0" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Paste</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reviewer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> here]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CB87D72" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CB1346F" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6535851A" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Describe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>specific</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>change</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>made</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51401D2C" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23ABFBF3" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="17ED6063" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>evidence</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>page</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>line</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>number</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reasoning</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="089777E8" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35DFACC4" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="6BB7D90F" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2E09F0" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0D40392C" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Paste</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reviewer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> here]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73DDFF8F" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26A20218" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="303710D6" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Describe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>specific</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>change</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>made</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B8DAB79" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14F8109C" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0BA1E760" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>evidence</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>page</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>line</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>number</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reasoning</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D35F1EA" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="798E8601" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="5A5973D3" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="070F08AB" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="66CC311B" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Paste</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reviewer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> here]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4284C05C" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79D4644F" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="64191133" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Describe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>specific</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>change</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>made</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30B5BDF3" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4744E6BF" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="39551490" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>evidence</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>page</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>line</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>number</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reasoning</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1002B6BA" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5328ABF3" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="5E6FF64E" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34BD4ABB" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5CE8C30C" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Paste</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reviewer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> here]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="688F7867" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="630AE779" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="345F07EA" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Describe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>specific</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>change</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>made</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CBF789F" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="188332B9" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7C3D9734" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>evidence</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>page</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>line</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>number</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reasoning</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61DEA857" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35ECF496" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="7972D025" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08490A0C" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="75131D90" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Paste</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reviewer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> here]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="796207C8" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40D18834" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4163192B" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Describe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>specific</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>change</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>made</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11C95E24" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="752D448C" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="64AB94E9" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>evidence</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>page</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>line</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>number</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reasoning</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="257C979F" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37D17499" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="13E67E8D" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44A80EFB" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7E539077" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Paste</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reviewer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> here]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66DA2AE7" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AACBB8E" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2FA4160C" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Describe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>specific</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>change</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>made</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44EE8D92" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EB9F142" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0E6934F1" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>evidence</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>page</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>line</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>number</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reasoning</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7520AB5C" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="015ACFE7" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0C91B275" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="008A19F3">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C77D934" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="400"/>
+        <w:gridCol w:w="3000"/>
+        <w:gridCol w:w="2980"/>
+        <w:gridCol w:w="2980"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008A19F3" w14:paraId="7021E7A0" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C8962A"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="160" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2CD485E8" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>HANDLING EDITOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  ·  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Additional</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Requests</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / General </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Comments</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="3680F610" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C8962A"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FBFD6DD" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C8962A"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DA2D225" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editor </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C8962A"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A64CAEE" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Revision</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Made</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C8962A"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17C9DF1C" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Justification</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Evidence</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="63E206EF" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C8962A"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C8962A"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C8962A"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C8962A"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDF6E3"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0C6C82D5" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="008A19F3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C8962A"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C8962A"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C8962A"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C8962A"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDF6E3"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="39E3CFA4" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editor </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>request</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> general </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>comment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C8962A"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C8962A"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C8962A"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C8962A"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDF6E3"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="73A18B22" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>What</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>was</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>changed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C8962A"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C8962A"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C8962A"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C8962A"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDF6E3"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="17639F46" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Page</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>section</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>rationale</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="47185475" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7130FC1A" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7F446641" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[Write here]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E13D2B5" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="598756C6" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[Write here]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3818CEDC" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2AC49B1A" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[Write here]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="537EEB5E" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="390D4826" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B6CE825" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6C128C89" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[Write here]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EA64D59" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6CF20042" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[Write here]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B00D545" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0A02841F" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[Write here]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D935AC0" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="17D2FA01" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D95AFD2" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0286F937" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[Write here]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F135201" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="733DAB7B" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[Write here]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FE88A97" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="371994E7" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[Write here]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B7237C9" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="6BC50A20" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13CDC611" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="58343B83" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[Write here]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66DBF96A" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1FFC35C5" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[Write here]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29A78D60" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1BE7684E" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[Write here]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1799364E" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="7BB92408" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01226BE2" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C8962A"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="20917321" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[Write here]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06FA6B0C" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4FE950DC" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[Write here]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44CFF189" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7871DC53" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="CCCCCC"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[Write here]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="431E47E6" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="08A8532D" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="008A19F3">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C8B9A06" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="008A19F3">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="EAE7F5"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52A0A641" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="008A19F3">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9360"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008A19F3" w14:paraId="22FA12F8" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="200" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7816EFCA" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>✓</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Author Declaration &amp; Submission Confirmation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6EB66DDC" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="008A19F3">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9360"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008A19F3" w14:paraId="3C8B6753" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="3D2B8E"/>
+              <w:left w:val="single" w:sz="16" w:space="0" w:color="3D2B8E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3D2B8E"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="3D2B8E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F3FC"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="180" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="67A192D8" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⚿</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>By</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>signing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>below</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>corresponding</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>author</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>confirms</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>that</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: (1) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>all</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reviewer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>editor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>comments</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>have</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>been</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>addressed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; (2) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>revised</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> has </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>been</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>approved</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>by</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>all</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>authors</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; (3) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>all</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>changes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>accurately</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>described</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>this</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>response</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> form.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4B07A27C" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="008A19F3">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2400"/>
+        <w:gridCol w:w="3480"/>
+        <w:gridCol w:w="3480"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008A19F3" w14:paraId="050177ED" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7EF145E3" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Author</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="09130350" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Signature</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Initial</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3972D27A" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="4B46302D" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="24627E44" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7192AEE6" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="234C903D" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="500D27D6" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5EB31B24" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="18252A65" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="64D810E6" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="54A48EE3" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="23BE263E" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="50CDE8C5" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0667BC04" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A19F3" w14:paraId="60CC2F8E" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="480A8576" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="56AEE864" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0F162D15" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="14494BE1" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="008A19F3">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AF0C2CA" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="6" w:color="CCCCDD"/>
+        </w:pBdr>
+        <w:spacing w:before="80"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>Pedagogical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>Perspective</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ·  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>Revision</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>Response</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Form  ·  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>This</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>document</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>submitted</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>together</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>revised</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>manuscript</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> file. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>submission</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>guidelines</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>visit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>pedagogicalperspective.com</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:sectPr w:rsidR="008A19F3">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="451" w:right="1417" w:bottom="664" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1080" w:right="900" w:bottom="1200" w:left="900" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="0810C48E" w14:textId="77777777" w:rsidR="00F03922" w:rsidRDefault="00F03922">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="756D14A0" w14:textId="77777777" w:rsidR="00F03922" w:rsidRDefault="00F03922">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Unicode MS">
-[...1 lines deleted...]
-    <w:charset w:val="80"/>
+  <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Helvetica">
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-[...21 lines deleted...]
-    <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5BAE0450" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="6" w:color="C5BDE8"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:before="60"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">© </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Pedagogical</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Perspective</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">  ·  </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>All</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>rights</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>reserved</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Revision</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Response</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Form  ·  v2.0  —  2025</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="023B2F13" w14:textId="77777777" w:rsidR="00F03922" w:rsidRDefault="00F03922">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="425AD669" w14:textId="77777777" w:rsidR="00F03922" w:rsidRDefault="00F03922">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7298C9EA" w14:textId="77777777" w:rsidR="008A19F3" w:rsidRDefault="00F03922">
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="6" w:color="C5BDE8"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="60"/>
+    </w:pPr>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="3D2B8E"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>Pedagogical</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="3D2B8E"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="3D2B8E"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>Perspective</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="555577"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t xml:space="preserve">  ·  </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="555577"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>Revision</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="555577"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="555577"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>Response</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="555577"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Form  ·  </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="555577"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>Submit</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="555577"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="555577"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>with</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="555577"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="555577"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>revised</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="555577"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="555577"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>manuscript</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t xml:space="preserve">p. </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="3D2B8E"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="3D2B8E"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="3D2B8E"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00295411">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="3D2B8E"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="3D2B8E"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AA066D7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3076A8BC"/>
+    <w:lvl w:ilvl="0" w:tplc="B1024504">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="3B26A52A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A8E02CCA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B26E9F16">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="B5E48C4C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C63A5B72">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="A60A6BDC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="7292D86E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="83361966">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="468597706">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="228"/>
+  <w:displayBackgroundShape/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00530F14"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00F2174E"/>
+    <w:rsidRoot w:val="008A19F3"/>
+    <w:rsid w:val="00295411"/>
+    <w:rsid w:val="003B7044"/>
+    <w:rsid w:val="008A19F3"/>
+    <w:rsid w:val="00F03922"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...4 lines deleted...]
-  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2DF93D60"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{99906E9E-917B-4513-ACEA-891B61E2F07B}"/>
+  <w14:docId w14:val="009F2FD9"/>
+  <w15:docId w15:val="{7CD13B32-0FFE-3148-AC00-C0B0C59679BF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="1A1A2E"/>
+        <w:lang w:val="tr-TR" w:eastAsia="tr-TR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2313,79 +31635,79 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2401,51 +31723,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -2628,277 +31950,374 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk1">
+    <w:name w:val="heading 1"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk2">
+    <w:name w:val="heading 2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk3">
+    <w:name w:val="heading 3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="1F4D78"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk4">
+    <w:name w:val="heading 4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk5">
+    <w:name w:val="heading 5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk6">
+    <w:name w:val="heading 6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="1F4D78"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TabloKlavuzu">
-[...6 lines deleted...]
-    </w:pPr>
+  <w:style w:type="paragraph" w:styleId="KonuBal">
+    <w:name w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...29 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="GvdeMetni">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Gl1">
+    <w:name w:val="Güçlü1"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-[...2 lines deleted...]
-      <w:lang w:val="fr-FR"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="GvdeMetniChar">
-[...3 lines deleted...]
-    <w:rsid w:val="00530F14"/>
+  <w:style w:type="paragraph" w:styleId="ListeParagraf">
+    <w:name w:val="List Paragraph"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kpr">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica" w:eastAsia="MS Mincho" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-[...2 lines deleted...]
-      <w:lang w:val="fr-FR"/>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="gd">
-[...2 lines deleted...]
-    <w:rsid w:val="00530F14"/>
+  <w:style w:type="character" w:styleId="DipnotBavurusu">
+    <w:name w:val="footnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="DipnotMetni">
+    <w:name w:val="footnote text"/>
+    <w:link w:val="DipnotMetniChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DipnotMetniChar">
+    <w:name w:val="Dipnot Metni Char"/>
+    <w:link w:val="DipnotMetni"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -2916,65 +32335,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -2995,84 +32414,85 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>395</Characters>
+  <Pages>6</Pages>
+  <Words>1245</Words>
+  <Characters>7262</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>3</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>545</Lines>
+  <Paragraphs>234</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>463</CharactersWithSpaces>
+  <CharactersWithSpaces>8498</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>