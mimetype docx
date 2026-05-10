--- v3 (2026-03-27)
+++ v4 (2026-05-10)
@@ -1,20807 +1,927 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...3706 lines deleted...]
-        <w:spacing w:line="480" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="4" w:color="D4D4D4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="4" w:color="D4D4D4"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+        <w:spacing w:before="60" w:after="200" w:line="260" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...1 lines deleted...]
-          <w:color w:val="999999"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">NOTE TO AUTHORS: This is the anonymous manuscript file for blind peer review. Do NOT include author names, affiliations, ORCID iDs, acknowledgments, or funding statements here — these belong on the separate Title Page. Replace the gray placeholder text with your own content, then delete this note.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PedPerArticleTitle"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="4" w:color="3B2A7A"/>
+        </w:pBdr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">[Article title — sentence case, max ~15 words]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PedPerHeading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Abstract</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PedPerAbstract"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...1 lines deleted...]
-          <w:color w:val="999999"/>
+          <w:color w:val="888888"/>
         </w:rPr>
-        <w:t>Begin</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">[Write a single-paragraph abstract of 150–250 words covering: purpose of the study, method (participants, design, instruments, analysis), main findings, and conclusions/implications. Do not cite references or use undefined abbreviations.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PedPerHeading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Keywords</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PedPerKeywords"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...1 lines deleted...]
-          <w:color w:val="999999"/>
+          <w:color w:val="888888"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">[keyword 1; keyword 2; keyword 3; keyword 4; keyword 5 — 3 to 5 terms, lowercase, separated by semicolons]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PedPerHeading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. Introduction</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PedPerBodyText"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...1 lines deleted...]
-          <w:color w:val="999999"/>
+          <w:color w:val="888888"/>
         </w:rPr>
-        <w:t>with</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">[Open with a broad contextualisation of the topic and narrow toward your research problem. Cite foundational and recent literature to establish the theoretical and empirical background. State the gap this study addresses, the purpose of the study, and its significance. Conclude the Introduction with your research questions or hypotheses.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PedPerBodyText"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...1 lines deleted...]
-          <w:color w:val="999999"/>
+          <w:color w:val="888888"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">[Follow-up paragraph — continue building the rationale. Use APA 7 in-text citations (Author, 2024) or Author (2024). For three or more authors: (Smith et al., 2023).]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PedPerHeading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. Method</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PedPerBodyText"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...1 lines deleted...]
-          <w:color w:val="999999"/>
+          <w:color w:val="888888"/>
         </w:rPr>
-        <w:t>broad</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">[Open with a brief statement of the research design and paradigm (quantitative, qualitative, or mixed methods) and the tradition it draws on (e.g., phenomenology, grounded theory, quasi-experimental, survey).]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PedPerHeading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2.1. Research Design</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PedPerBodyText"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...1 lines deleted...]
-          <w:color w:val="999999"/>
+          <w:color w:val="888888"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">[Describe the design, justify its fit with the research questions, and cite the methodological source.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PedPerHeading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2.2. Participants</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PedPerBodyText"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...1 lines deleted...]
-          <w:color w:val="999999"/>
+          <w:color w:val="888888"/>
         </w:rPr>
-        <w:t>contextualisation</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">[Report sample size, key demographic characteristics, sampling strategy, inclusion/exclusion criteria, and recruitment procedure. For quantitative designs, include a power analysis or a justification of sample size. Do NOT include the name of any institution that would reveal author identity; use generic descriptors (e.g., "a state university").]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PedPerHeading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2.3. Data Collection Instruments</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PedPerBodyText"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...1 lines deleted...]
-          <w:color w:val="999999"/>
+          <w:color w:val="888888"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">[Describe each measure or instrument: author(s), items, response scale, reliability/validity evidence, and — for adaptations — translation and adaptation steps.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PedPerHeading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2.4. Data Analysis</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PedPerBodyText"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...1 lines deleted...]
-          <w:color w:val="999999"/>
+          <w:color w:val="888888"/>
         </w:rPr>
-        <w:t>the</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">[Describe the analytic strategy, software and version, statistical assumptions checked, and any coding procedures or inter-coder agreement for qualitative work.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PedPerHeading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2.5. Ethical Considerations</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PedPerBodyText"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...1 lines deleted...]
-          <w:color w:val="999999"/>
+          <w:color w:val="888888"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">[State the ethics committee approval number and date, or — if no formal approval was obtained — declare that the study was conducted in accordance with international ethical principles (e.g., Declaration of Helsinki) and that informed consent was obtained from all participants. Do NOT name the ethics committee's home institution here; that detail goes on the Title Page.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PedPerHeading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. Findings</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PedPerBodyText"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...1 lines deleted...]
-          <w:color w:val="999999"/>
+          <w:color w:val="888888"/>
         </w:rPr>
-        <w:t>topic</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">[Present results in the order of the research questions. Use tables and figures to summarise data, and refer to them by number in the text (e.g., "as shown in Table 1"). Apply the "PedPer Table Title" and "PedPer Table Cell" styles for tables.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PedPerHeading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. Discussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PedPerBodyText"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...1 lines deleted...]
-          <w:color w:val="999999"/>
+          <w:color w:val="888888"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">[Interpret findings in light of the literature reviewed. Address each research question in turn, highlight points of agreement and divergence with prior work, and suggest mechanisms or explanations.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PedPerHeading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4.1. Limitations</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PedPerBodyText"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...1 lines deleted...]
-          <w:color w:val="999999"/>
+          <w:color w:val="888888"/>
         </w:rPr>
-        <w:t>narrowing</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">[Acknowledge methodological, sampling, or contextual limitations that constrain the generalisability of the findings.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PedPerHeading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4.2. Implications and Recommendations</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PedPerBodyText"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...1 lines deleted...]
-          <w:color w:val="999999"/>
+          <w:color w:val="888888"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">[State theoretical, practical, and policy implications. Offer concrete recommendations for educators, researchers, or policy-makers, and outline directions for future research.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PedPerHeading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5. Conclusion</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PedPerBodyText"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...1 lines deleted...]
-          <w:color w:val="999999"/>
+          <w:color w:val="888888"/>
         </w:rPr>
-        <w:t>toward</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">[Summarise the key contribution of the study in one or two short paragraphs. Do not introduce new data or citations here.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PedPerHeading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">References</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PedPerReferences"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...1 lines deleted...]
-          <w:color w:val="999999"/>
+          <w:color w:val="888888"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...16287 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId8"/>
+        <w:t xml:space="preserve">[Replace the entries below with your own references in APA 7 style. Alphabetical order, hanging indent applied automatically by the style.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PedPerReferences"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Author, A. A. (Year). Title of the journal article. Title of the Journal, volume(issue), pages. https://doi.org/xx.xxxx/yyyy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PedPerReferences"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Author, B. B., &amp; Author, C. C. (Year). Title of the book (edition). Publisher.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PedPerReferences"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Author, D. D. (Year). Title of the chapter. In E. Editor &amp; F. Editor (Eds.), Title of the edited book (pp. xx–xx). Publisher.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="PedPerReferences"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Author, G. G. (Year, Month Day). Title of the web page. Site Name. https://www.example.com/path</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0BE21926" w14:textId="77777777" w:rsidR="004B465E" w:rsidRDefault="004B465E">
+    <w:p w14:paraId="64FF9917" w14:textId="77777777" w:rsidR="00A62373" w:rsidRDefault="00A62373" w:rsidP="007E75E4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16990CFB" w14:textId="77777777" w:rsidR="004B465E" w:rsidRDefault="004B465E">
+    <w:p w14:paraId="03A124B1" w14:textId="77777777" w:rsidR="00A62373" w:rsidRDefault="00A62373" w:rsidP="007E75E4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Palatino Linotype">
+    <w:panose1 w:val="02040502050505030304"/>
+    <w:charset w:val="A2"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Amasis MT Pro Medium">
+    <w:panose1 w:val="02040604050005020304"/>
+    <w:charset w:val="A2"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000AF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman (CS Gövde)">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Aptos Light">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="PMingLiU">
+    <w:altName w:val="新細明體"/>
+    <w:panose1 w:val="02020500000000000000"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos SemiBold">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="042C4CB8" w14:textId="77777777" w:rsidR="001B79B4" w:rsidRDefault="004B465E">
+  <w:p w14:paraId="2FD7B2EC" w14:textId="77777777" w:rsidR="00146CB7" w:rsidRDefault="008B7EC1">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="4" w:color="D8D1F2"/>
+        <w:top w:val="single" w:sz="4" w:space="4" w:color="C5BDE8"/>
+      </w:pBdr>
+      <w:spacing w:before="40"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        <w:color w:val="999999"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t>eISSN 2822-4841</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        <w:color w:val="CCCCCC"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t xml:space="preserve">  ·  </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        <w:color w:val="5C4DB1"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t>www.pedagogicalperspective.com</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="390E5B95" w14:textId="77777777" w:rsidR="00A62373" w:rsidRDefault="00A62373" w:rsidP="007E75E4">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="7ACDFFBE" w14:textId="77777777" w:rsidR="00A62373" w:rsidRDefault="00A62373" w:rsidP="007E75E4">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1D945BAA" w14:textId="77777777" w:rsidR="003F05D8" w:rsidRDefault="003F05D8" w:rsidP="003F05D8">
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="C5BDE8"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:before="100"/>
-[...1 lines deleted...]
-    <w:proofErr w:type="spellStart"/>
+      <w:spacing w:after="40"/>
+    </w:pPr>
     <w:r>
       <w:rPr>
-        <w:i/>
-[...1 lines deleted...]
-        <w:color w:val="888888"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="3B2A7A"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>PedPer</w:t>
-[...54 lines deleted...]
-      <w:t xml:space="preserve">  •  CC BY 4.0</w:t>
+      <w:t>Pedagogical Perspective</w:t>
     </w:r>
     <w:r>
       <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        <w:color w:val="888888"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
-        <w:color w:val="888888"/>
-[...15 lines deleted...]
-      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         <w:color w:val="888888"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         <w:color w:val="888888"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:instrText>PAGE</w:instrText>
+      <w:instrText xml:space="preserve"> PAGE \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         <w:color w:val="888888"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00E063D2">
+    <w:r>
       <w:rPr>
-        <w:noProof/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         <w:color w:val="888888"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         <w:color w:val="888888"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-</w:ftr>
-[...117 lines deleted...]
-    <w:proofErr w:type="spellEnd"/>
+  <w:p w14:paraId="6C8CD646" w14:textId="77777777" w:rsidR="003F05D8" w:rsidRDefault="003F05D8">
+    <w:pPr>
+      <w:pStyle w:val="stBilgi"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="450E6077"/>
+    <w:nsid w:val="5CEB79E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1B528B58"/>
-    <w:lvl w:ilvl="0" w:tplc="49D6E740">
+    <w:tmpl w:val="C658C6EE"/>
+    <w:lvl w:ilvl="0" w:tplc="041F000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="2BE67E78">
+    <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="4FA61160">
+    <w:lvl w:ilvl="4" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="F50A3804">
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="7" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="6F3005D0">
-[...22 lines deleted...]
-      <w:lvlJc w:val="left"/>
+    <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...145 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="2011985665">
+  <w:num w:numId="1" w16cid:durableId="538053107">
     <w:abstractNumId w:val="0"/>
-    <w:lvlOverride w:ilvl="0">
-[...1 lines deleted...]
-    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="198"/>
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="180"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001B79B4"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F209F5"/>
+    <w:rsidRoot w:val="007E75E4"/>
+    <w:rsid w:val="00017FA6"/>
+    <w:rsid w:val="00062474"/>
+    <w:rsid w:val="00077536"/>
+    <w:rsid w:val="00093E0D"/>
+    <w:rsid w:val="000D47BA"/>
+    <w:rsid w:val="001033D7"/>
+    <w:rsid w:val="00126246"/>
+    <w:rsid w:val="00127181"/>
+    <w:rsid w:val="00135A5D"/>
+    <w:rsid w:val="00146CB7"/>
+    <w:rsid w:val="00176FCB"/>
+    <w:rsid w:val="001E186A"/>
+    <w:rsid w:val="001E736E"/>
+    <w:rsid w:val="00233675"/>
+    <w:rsid w:val="0023446C"/>
+    <w:rsid w:val="00250F27"/>
+    <w:rsid w:val="00267EB7"/>
+    <w:rsid w:val="002C7068"/>
+    <w:rsid w:val="002E330C"/>
+    <w:rsid w:val="00324FB1"/>
+    <w:rsid w:val="0035628D"/>
+    <w:rsid w:val="0036632E"/>
+    <w:rsid w:val="003B64A1"/>
+    <w:rsid w:val="003C6D63"/>
+    <w:rsid w:val="003D1D17"/>
+    <w:rsid w:val="003F05D8"/>
+    <w:rsid w:val="003F5904"/>
+    <w:rsid w:val="004005D1"/>
+    <w:rsid w:val="00410DED"/>
+    <w:rsid w:val="00496BCA"/>
+    <w:rsid w:val="004A0495"/>
+    <w:rsid w:val="004B2E0A"/>
+    <w:rsid w:val="004C1959"/>
+    <w:rsid w:val="00525BD1"/>
+    <w:rsid w:val="0055157B"/>
+    <w:rsid w:val="00562DB7"/>
+    <w:rsid w:val="005D6BA7"/>
+    <w:rsid w:val="00600DBC"/>
+    <w:rsid w:val="006100F9"/>
+    <w:rsid w:val="006C48E9"/>
+    <w:rsid w:val="006E7327"/>
+    <w:rsid w:val="00716097"/>
+    <w:rsid w:val="00742653"/>
+    <w:rsid w:val="007E75E4"/>
+    <w:rsid w:val="007F1D91"/>
+    <w:rsid w:val="00804B5C"/>
+    <w:rsid w:val="00823B9C"/>
+    <w:rsid w:val="00874B0C"/>
+    <w:rsid w:val="008B6718"/>
+    <w:rsid w:val="008B7EC1"/>
+    <w:rsid w:val="008B7FA5"/>
+    <w:rsid w:val="008E65D9"/>
+    <w:rsid w:val="0090039D"/>
+    <w:rsid w:val="00930509"/>
+    <w:rsid w:val="0093644B"/>
+    <w:rsid w:val="00941F24"/>
+    <w:rsid w:val="00991025"/>
+    <w:rsid w:val="009A1691"/>
+    <w:rsid w:val="00A31470"/>
+    <w:rsid w:val="00A32A0A"/>
+    <w:rsid w:val="00A55B67"/>
+    <w:rsid w:val="00A62373"/>
+    <w:rsid w:val="00A63A64"/>
+    <w:rsid w:val="00A64383"/>
+    <w:rsid w:val="00A9578D"/>
+    <w:rsid w:val="00B326F5"/>
+    <w:rsid w:val="00B348D5"/>
+    <w:rsid w:val="00B87399"/>
+    <w:rsid w:val="00B90ACD"/>
+    <w:rsid w:val="00BA0BB1"/>
+    <w:rsid w:val="00BC11D6"/>
+    <w:rsid w:val="00BC756F"/>
+    <w:rsid w:val="00C156AA"/>
+    <w:rsid w:val="00C82BDF"/>
+    <w:rsid w:val="00CC7E13"/>
+    <w:rsid w:val="00CF4442"/>
+    <w:rsid w:val="00D04EB1"/>
+    <w:rsid w:val="00D20FCF"/>
+    <w:rsid w:val="00D6751A"/>
+    <w:rsid w:val="00DA3235"/>
+    <w:rsid w:val="00DC5017"/>
+    <w:rsid w:val="00DE5525"/>
+    <w:rsid w:val="00E024DD"/>
+    <w:rsid w:val="00E95F56"/>
+    <w:rsid w:val="00EB4D9A"/>
+    <w:rsid w:val="00F33A6C"/>
+    <w:rsid w:val="00F9150E"/>
+    <w:rsid w:val="00FE799D"/>
+    <w:rsid w:val="00FF28DB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1DF08B72"/>
-  <w15:docId w15:val="{FFD872EE-69FD-2245-9D84-708B322E4EF0}"/>
+  <w14:docId w14:val="0C68C676"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{8CAD09F5-8EDD-4142-A54D-2A3313E9B9A3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...2 lines deleted...]
-        <w:lang w:val="tr-TR" w:eastAsia="tr-TR" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -20815,76 +935,76 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -20910,75 +1030,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -21013,55 +1133,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -21132,236 +1252,1298 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:qFormat/>
+    <w:rsid w:val="007E75E4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="tr-TR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Balk1">
     <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Balk1Char"/>
     <w:uiPriority w:val="9"/>
-    <w:qFormat/>
-[...1 lines deleted...]
-      <w:spacing w:before="300" w:after="100"/>
+    <w:rsid w:val="005D6BA7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Balk2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E75E4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Balk3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00135A5D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="720" w:hanging="360"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
       <w:b/>
-      <w:bCs/>
-      <w:color w:val="3B2A7A"/>
+      <w:i/>
+      <w:color w:val="E97132" w:themeColor="accent2"/>
+      <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="heading 2"/>
+      <w:lang w:val="tr"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Balk4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-[...11 lines deleted...]
-    <w:name w:val="heading 3"/>
+    <w:rsid w:val="007E75E4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Balk5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:color w:val="1F4D78"/>
+    <w:rsid w:val="007E75E4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="heading 4"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Balk6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="007E75E4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="2E74B5"/>
-[...3 lines deleted...]
-    <w:name w:val="heading 5"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Balk7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    <w:name w:val="heading 6"/>
+    <w:rsid w:val="007E75E4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Balk8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:color w:val="1F4D78"/>
+    <w:rsid w:val="007E75E4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Balk9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007E75E4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk3Char">
+    <w:name w:val="Başlık 3 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00135A5D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+      <w:b/>
+      <w:i/>
+      <w:color w:val="E97132" w:themeColor="accent2"/>
+      <w:lang w:val="tr" w:eastAsia="tr-TR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Balk21">
+    <w:name w:val="Başlık 21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00EB4D9A"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="567"/>
+      </w:tabs>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Amasis MT Pro Medium" w:hAnsi="Amasis MT Pro Medium" w:cstheme="majorHAnsi"/>
+      <w:color w:val="6955A0"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Paragraph">
+    <w:name w:val="Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A63A64"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:line="276" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman (CS Gövde)"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Balk11">
+    <w:name w:val="Başlık 11"/>
+    <w:basedOn w:val="Balk1"/>
+    <w:rsid w:val="005D6BA7"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Amasis MT Pro Medium" w:hAnsi="Amasis MT Pro Medium"/>
+      <w:color w:val="6955A0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="32"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:srgbClr w14:val="6955A0">
+            <w14:lumMod w14:val="75000"/>
+            <w14:lumOff w14:val="25000"/>
+          </w14:srgbClr>
+        </w14:solidFill>
+      </w14:textFill>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk1Char">
+    <w:name w:val="Başlık 1 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="005D6BA7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="KonuBal1">
+    <w:name w:val="Konu Başlığı1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="005D6BA7"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="240"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Amasis MT Pro Medium" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Amasis MT Pro Medium" w:cs="Times New Roman (CS Gövde)"/>
+      <w:color w:val="6955A0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:srgbClr w14:val="6955A0">
+            <w14:lumMod w14:val="75000"/>
+            <w14:lumOff w14:val="25000"/>
+          </w14:srgbClr>
+        </w14:solidFill>
+      </w14:textFill>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Abstract">
+    <w:name w:val="Abstract"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="004B2E0A"/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos Light" w:cstheme="minorBidi"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:kern w:val="2"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tableparagraph">
+    <w:name w:val="Table paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="004B2E0A"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos Light" w:eastAsia="PMingLiU" w:hAnsi="Aptos Light" w:cs="Segoe UI"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="18"/>
+      <w:lang w:val="en-GB" w:eastAsia="zh-TW"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabletitle">
+    <w:name w:val="Table title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="004B2E0A"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="567"/>
+      </w:tabs>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablenote">
+    <w:name w:val="Table note"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="004B2E0A"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos Light" w:hAnsi="Aptos Light" w:cstheme="majorHAnsi"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="References">
+    <w:name w:val="References"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="004B2E0A"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:spacing w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="567" w:hanging="567"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos Light" w:hAnsi="Aptos Light" w:cs="Aptos"/>
+      <w:color w:val="3A3A3A" w:themeColor="background2" w:themeShade="40"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title2">
+    <w:name w:val="Title 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="004B2E0A"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="567"/>
+      </w:tabs>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos SemiBold" w:hAnsi="Aptos SemiBold" w:cstheme="majorHAnsi"/>
+      <w:bCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk2Char">
+    <w:name w:val="Başlık 2 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E75E4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk4Char">
+    <w:name w:val="Başlık 4 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E75E4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk5Char">
+    <w:name w:val="Başlık 5 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E75E4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk6Char">
+    <w:name w:val="Başlık 6 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E75E4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk7Char">
+    <w:name w:val="Başlık 7 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E75E4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk8Char">
+    <w:name w:val="Başlık 8 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E75E4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk9Char">
+    <w:name w:val="Başlık 9 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E75E4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="KonuBal">
     <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="KonuBalChar"/>
     <w:uiPriority w:val="10"/>
-    <w:qFormat/>
-    <w:rPr>
+    <w:rsid w:val="007E75E4"/>
+    <w:pPr>
+      <w:spacing w:after="80"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
-    </w:rPr>
-[...3 lines deleted...]
-    <w:qFormat/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KonuBalChar">
+    <w:name w:val="Konu Başlığı Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="KonuBal"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="007E75E4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Altyaz">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="AltyazChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="007E75E4"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AltyazChar">
+    <w:name w:val="Altyazı Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Altyaz"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="007E75E4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Alnt">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="AlntChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="007E75E4"/>
+    <w:pPr>
+      <w:spacing w:before="160" w:after="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AlntChar">
+    <w:name w:val="Alıntı Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Alnt"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="007E75E4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListeParagraf">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="007E75E4"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="GlVurgulama">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:uiPriority w:val="21"/>
+    <w:rsid w:val="007E75E4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="GlAlnt">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="GlAlntChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="007E75E4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GlAlntChar">
+    <w:name w:val="Güçlü Alıntı Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="GlAlnt"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="007E75E4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="GlBavuru">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:uiPriority w:val="32"/>
+    <w:rsid w:val="007E75E4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...3 lines deleted...]
-    <w:qFormat/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Kpr">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="007E75E4"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DipnotBavurusu">
-    <w:name w:val="footnote reference"/>
+  <w:style w:type="paragraph" w:styleId="AltBilgi">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="AltBilgiChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E75E4"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AltBilgiChar">
+    <w:name w:val="Alt Bilgi Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="AltBilgi"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007E75E4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="tr-TR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabloKlavuzu">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="007E75E4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="tr-TR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="stBilgi">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="stBilgiChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E75E4"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="stBilgiChar">
+    <w:name w:val="Üst Bilgi Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="stBilgi"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007E75E4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="tr-TR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PedPerArticleTitle">
+    <w:name w:val="PedPer Article Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="6" w:color="F0A500"/>
+      </w:pBdr>
+      <w:spacing w:before="80" w:after="180" w:line="360" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="3B2A7A"/>
+      <w:sz w:val="38"/>
+      <w:szCs w:val="38"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PedPerAuthorName">
+    <w:name w:val="PedPer Author Name"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="40"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="1A1A2E"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PedPerAffiliation">
+    <w:name w:val="PedPer Affiliation"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="240"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PedPerMetadata">
+    <w:name w:val="PedPer Metadata"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="60" w:after="60"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:color w:val="5C4DB1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PedPerAbstract">
+    <w:name w:val="PedPer Abstract"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="24" w:space="12" w:color="3B2A7A"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F4F1FB"/>
+      <w:spacing w:before="60" w:after="60" w:line="300" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:color w:val="333333"/>
+      <w:sz w:val="19"/>
+      <w:szCs w:val="19"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PedPerHeading1">
+    <w:name w:val="PedPer Heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="5C4DB1"/>
+      </w:pBdr>
+      <w:spacing w:before="120" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="3B2A7A"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PedPerHeading2">
+    <w:name w:val="PedPer Heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="160" w:after="60"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="5C4DB1"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PedPerHeading3">
+    <w:name w:val="PedPer Heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="100" w:after="40"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="5C4DB1"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PedPerBodyText">
+    <w:name w:val="PedPer Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="300" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:color w:val="333333"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PedPerTableTitle">
+    <w:name w:val="PedPer Table Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="4" w:color="3B2A7A"/>
+      </w:pBdr>
+      <w:spacing w:before="120" w:after="40"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="1A1A2E"/>
+      <w:sz w:val="19"/>
+      <w:szCs w:val="19"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PedPerTableHeader">
+    <w:name w:val="PedPer Table Header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="40" w:after="40"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="1A1A2E"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PedPerTableCell">
+    <w:name w:val="PedPer Table Cell"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="40" w:after="40"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="1A1A2E"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PedPerBackMatter">
+    <w:name w:val="PedPer Back Matter"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="40" w:after="40"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="1A1A2E"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PedPerReferences">
+    <w:name w:val="PedPer References"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="40" w:after="40"/>
+      <w:ind w:left="480" w:hanging="480"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:color w:val="333333"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PedPerKeywords">
+    <w:name w:val="PedPer Keywords"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="24" w:space="12" w:color="F0A500"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFBF0"/>
+      <w:spacing w:before="80" w:after="80"/>
+      <w:ind w:left="240"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:color w:val="444444"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PedPerDOI">
+    <w:name w:val="PedPer DOI"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="4" w:color="DDDDDD"/>
+        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="DDDDDD"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F7F5FF"/>
+      <w:spacing w:before="80" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:color w:val="5C4DB1"/>
+      <w:sz w:val="17"/>
+      <w:szCs w:val="17"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="AklamaBavurusu">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rPr>
-[...5 lines deleted...]
-    <w:link w:val="DipnotMetniChar"/>
+    <w:rsid w:val="00093E0D"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="AklamaMetni">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="AklamaMetniChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00093E0D"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AklamaMetniChar">
+    <w:name w:val="Açıklama Metni Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="AklamaMetni"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00093E0D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="tr-TR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="AklamaKonusu">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="AklamaMetni"/>
+    <w:next w:val="AklamaMetni"/>
+    <w:link w:val="AklamaKonusuChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rPr>
+    <w:rsid w:val="00093E0D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AklamaKonusuChar">
+    <w:name w:val="Açıklama Konusu Char"/>
+    <w:basedOn w:val="AklamaMetniChar"/>
+    <w:link w:val="AklamaKonusu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00093E0D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...9 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="tr-TR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="font-claude-response-body">
+    <w:name w:val="font-claude-response-body"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00562DB7"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Vurgu">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00562DB7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -21418,51 +2600,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -21526,65 +2708,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -21605,85 +2787,77 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>7773</Characters>
+  <Pages>5</Pages>
+  <Words>2098</Words>
+  <Characters>12993</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>194</Lines>
-  <Paragraphs>118</Paragraphs>
+  <Lines>241</Lines>
+  <Paragraphs>136</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8976</CharactersWithSpaces>
+  <CharactersWithSpaces>14992</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Un-named</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>macuser</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>93629a27-0a3b-4127-85be-fffcbc904369</vt:lpwstr>
+  </property>
+</Properties>
+</file>