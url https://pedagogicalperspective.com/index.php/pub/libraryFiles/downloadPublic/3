--- v2 (2026-03-27)
+++ v3 (2026-04-16)
@@ -1,4506 +1,5681 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9026" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4819"/>
-        <w:gridCol w:w="4819"/>
+        <w:gridCol w:w="5000"/>
+        <w:gridCol w:w="4026"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D54510" w14:paraId="555B993D" w14:textId="77777777">
-[...15 lines deleted...]
-              <w:rPr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B8AF" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3B2A7A"/>
+            <w:tcMar>
+              <w:top w:w="160" w:type="dxa"/>
+              <w:left w:w="220" w:type="dxa"/>
+              <w:bottom w:w="160" w:type="dxa"/>
+              <w:right w:w="180" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B8AA" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Pedagogical Perspective</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52D4B8AB" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="EDE9F8"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t>PedPer  ·  eISSN 2822-4841  ·  pedagogicalperspective.com</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4026" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EDE9F8"/>
+            <w:tcMar>
+              <w:top w:w="160" w:type="dxa"/>
+              <w:left w:w="180" w:type="dxa"/>
+              <w:bottom w:w="160" w:type="dxa"/>
+              <w:right w:w="220" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B8AC" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="3B2A7A"/>
-                <w:sz w:val="40"/>
-[...23 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>AUTHOR INFORMATION</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52D4B8AD" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3B2A7A"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>&amp; DECLARATIONS FORM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52D4B8AE" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
                 <w:color w:val="666666"/>
-                <w:sz w:val="18"/>
-[...63 lines deleted...]
-              <w:t>Ordu University, Türkiye</w:t>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Complete all sections before submission</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3612A642" w14:textId="77777777" w:rsidR="00D54510" w:rsidRDefault="00D54510">
+    <w:p w14:paraId="52D4B8B0" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC">
       <w:pPr>
-        <w:pBdr>
-[...209 lines deleted...]
-        <w:spacing w:after="80"/>
+        <w:spacing w:after="180"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9026" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4819"/>
-        <w:gridCol w:w="4819"/>
+        <w:gridCol w:w="9026"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D54510" w14:paraId="04E89909" w14:textId="77777777">
-[...15 lines deleted...]
-              <w:rPr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B8B2" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9026" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="C5BDE8"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="C5BDE8"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="C5BDE8"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="C5BDE8"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F5FF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B8B1" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
+                <w:bCs/>
+                <w:color w:val="3B2A7A"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Important: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="1A1A2E"/>
-                <w:sz w:val="20"/>
-[...282 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>This form must be submitted as a separate file. Do not include any author-identifying information in the anonymised manuscript file.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="77830B12" w14:textId="77777777" w:rsidR="00D54510" w:rsidRDefault="008C2BBB">
+    <w:p w14:paraId="52D4B8B3" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC">
       <w:pPr>
-        <w:spacing w:before="120" w:after="40"/>
-[...88 lines deleted...]
-        <w:spacing w:after="40"/>
+        <w:spacing w:after="240"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9026" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9613"/>
+        <w:gridCol w:w="2400"/>
+        <w:gridCol w:w="6626"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D54510" w14:paraId="570F8941" w14:textId="77777777">
-[...7 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="5C4DB1"/>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B8B5" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9026" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3B2A7A"/>
+            <w:tcMar>
+              <w:top w:w="110" w:type="dxa"/>
+              <w:left w:w="200" w:type="dxa"/>
+              <w:bottom w:w="110" w:type="dxa"/>
+              <w:right w:w="200" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B8B4" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="D4A843"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Manuscript Identification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B8BA" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDE9F8"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...11 lines deleted...]
-                <w:i/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B8B6" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="1A1A2E"/>
                 <w:sz w:val="19"/>
-              </w:rPr>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Manuscript Title</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52D4B8B7" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:i/>
+                <w:iCs/>
+                <w:color w:val="666666"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Full title of the submitted manuscript</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6626" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B8B8" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+          <w:p w14:paraId="52D4B8B9" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B8BE" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EDE9F8"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B8BB" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="1A1A2E"/>
                 <w:sz w:val="19"/>
-              </w:rPr>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Special Issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52D4B8BC" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:i/>
+                <w:iCs/>
+                <w:color w:val="666666"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Leave blank if not applicable</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6626" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B8BD" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B8C2" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EDE9F8"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B8BF" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="1A1A2E"/>
                 <w:sz w:val="19"/>
-              </w:rPr>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Article Type</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52D4B8C0" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:i/>
+                <w:iCs/>
+                <w:color w:val="666666"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Research Article / Review / Conceptual Paper / Book Review / Other</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6626" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B8C1" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B8C6" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EDE9F8"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B8C3" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="1A1A2E"/>
                 <w:sz w:val="19"/>
-              </w:rPr>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Submission Date</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52D4B8C4" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:i/>
+                <w:iCs/>
+                <w:color w:val="666666"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>dd.mm.yyyy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6626" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B8C5" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B8CA" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EDE9F8"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B8C7" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="1A1A2E"/>
                 <w:sz w:val="19"/>
-              </w:rPr>
-[...2 lines deleted...]
-          </w:p>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Word Count</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52D4B8C8" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="666666"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Excluding abstract and references</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6626" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B8C9" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B8CD" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EDE9F8"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B8CB" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A1A2E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Number of Figures</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6626" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B8CC" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B8D0" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EDE9F8"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B8CE" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A1A2E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Number of Tables</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6626" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B8CF" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0A1157CF" w14:textId="77777777" w:rsidR="00D54510" w:rsidRDefault="00D54510">
+    <w:p w14:paraId="52D4B8D1" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC">
       <w:pPr>
-        <w:spacing w:after="60"/>
+        <w:spacing w:after="240"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9026" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9638"/>
+        <w:gridCol w:w="8"/>
+        <w:gridCol w:w="2399"/>
+        <w:gridCol w:w="400"/>
+        <w:gridCol w:w="6211"/>
+        <w:gridCol w:w="8"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D54510" w14:paraId="183622BC" w14:textId="77777777">
-[...2 lines deleted...]
-            <w:tcW w:w="9638" w:type="dxa"/>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B8D3" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9026" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="3B2A7A"/>
             <w:tcMar>
-              <w:top w:w="80" w:type="dxa"/>
-[...7 lines deleted...]
-              <w:rPr>
+              <w:top w:w="110" w:type="dxa"/>
+              <w:left w:w="200" w:type="dxa"/>
+              <w:bottom w:w="110" w:type="dxa"/>
+              <w:right w:w="200" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B8D2" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
+                <w:bCs/>
+                <w:color w:val="D4A843"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="20"/>
-[...208 lines deleted...]
-          <w:p w14:paraId="01A170D6" w14:textId="77777777" w:rsidR="00D54510" w:rsidRDefault="008C2BBB">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Authors</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B8D8" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9026" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="C5BDE8"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="C5BDE8"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="C5BDE8"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="C5BDE8"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F5FF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B8D4" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="1A1A2E"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>List all authors in the exact order they should appear in the publication.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52D4B8D5" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
             <w:pPr>
-              <w:spacing w:before="120" w:after="40"/>
+              <w:spacing w:before="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="1A1A2E"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Use superscript numbers to link each author to their affiliation(s).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52D4B8D6" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="1A1A2E"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Mark the corresponding author with * and equal contributors with †.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52D4B8D7" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="1A1A2E"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Example: Jane Doe¹*, John Smith², Ayşe Yılmaz¹†, Ahmet Yılmaz³†</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B8DD" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="5" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EDE9F8"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B8D9" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
-                <w:color w:val="1A1A2E"/>
-[...373 lines deleted...]
-              <w:rPr>
+                <w:bCs/>
                 <w:color w:val="1A1A2E"/>
                 <w:sz w:val="19"/>
-              </w:rPr>
-[...10 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Author Names</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52D4B8DA" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="666666"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>In publication order with affiliation superscripts (e.g., Jane Doe¹*, John Smith²)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6626" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B8DB" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+          <w:p w14:paraId="52D4B8DC" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B8E4" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="5" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EDE9F8"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B8DE" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="1A1A2E"/>
                 <w:sz w:val="19"/>
-              </w:rPr>
-[...10 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Affiliations</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52D4B8DF" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="666666"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1. Department, Faculty, University, City, Country   2. ...   3. ...</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6626" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B8E0" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+          <w:p w14:paraId="52D4B8E1" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+          <w:p w14:paraId="52D4B8E2" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+          <w:p w14:paraId="52D4B8E3" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B8EA" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="5" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EDE9F8"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B8E5" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="1A1A2E"/>
                 <w:sz w:val="19"/>
-              </w:rPr>
-[...13 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>ORCiD</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52D4B8E6" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="666666"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>In author order — all authors must provide a valid ORCiD (register at orcid.org)   1. https://orcid.org/0000-0000-0000-0000   2. ...</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6626" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B8E7" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+          <w:p w14:paraId="52D4B8E8" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+          <w:p w14:paraId="52D4B8E9" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B8F0" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="5" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EDE9F8"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B8EB" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="1A1A2E"/>
                 <w:sz w:val="19"/>
-              </w:rPr>
-[...10 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Email Addresses</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52D4B8EC" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="666666"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>In author order   1. author@institution.edu   2. ...</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6626" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B8ED" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+          <w:p w14:paraId="52D4B8EE" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+          <w:p w14:paraId="52D4B8EF" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B8F2" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9026" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="C5BDE8"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="C5BDE8"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="C5BDE8"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="C5BDE8"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EDE9F8"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B8F1" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3B2A7A"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Corresponding Author Contact</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B8F5" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="5" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2800" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EDE9F8"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B8F3" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="1A1A2E"/>
                 <w:sz w:val="19"/>
-              </w:rPr>
-[...10 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Full Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6226" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B8F4" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B8F8" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="5" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2800" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EDE9F8"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B8F6" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="1A1A2E"/>
                 <w:sz w:val="19"/>
-              </w:rPr>
-[...13 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Email</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6226" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B8F7" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B8FC" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="5" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2800" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EDE9F8"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B8F9" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="1A1A2E"/>
                 <w:sz w:val="19"/>
-              </w:rPr>
-[...10 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Phone / Mobile</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52D4B8FA" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="666666"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Include country code</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6226" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B8FB" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B901" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="5" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2800" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EDE9F8"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B8FD" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="1A1A2E"/>
                 <w:sz w:val="19"/>
-              </w:rPr>
-[...92 lines deleted...]
-          </w:p>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Postal Address</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52D4B8FE" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="666666"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Department, Institution, City, Postal Code, Country</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6226" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B8FF" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+          <w:p w14:paraId="52D4B900" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="34650201" w14:textId="77777777" w:rsidR="00D54510" w:rsidRDefault="00D54510">
+    <w:p w14:paraId="52D4B902" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC">
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:after="240"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9026" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9638"/>
+        <w:gridCol w:w="8"/>
+        <w:gridCol w:w="4059"/>
+        <w:gridCol w:w="4951"/>
+        <w:gridCol w:w="8"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D54510" w14:paraId="110C0943" w14:textId="77777777">
-[...13 lines deleted...]
-              <w:rPr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B904" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9026" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3B2A7A"/>
+            <w:tcMar>
+              <w:top w:w="110" w:type="dxa"/>
+              <w:left w:w="200" w:type="dxa"/>
+              <w:bottom w:w="110" w:type="dxa"/>
+              <w:right w:w="200" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B903" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
+                <w:bCs/>
+                <w:color w:val="D4A843"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="20"/>
-[...14 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="D8D1F2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Author Contributions (CRediT)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B906" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9026" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="C5BDE8"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="C5BDE8"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="C5BDE8"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="C5BDE8"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F5FF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B905" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="1A1A2E"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Specify each author’s contribution using CRediT taxonomy. Use author initials (e.g., J.D., A.Y.). Example: Conceptualisation: J.D., A.Y.; Methodology: J.D., J.S.; Writing – review &amp; editing: all authors.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B909" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="5" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4062" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="3B2A7A"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="3B2A7A"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3B2A7A"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="3B2A7A"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3B2A7A"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B907" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>CRediT Role</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4964" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="3B2A7A"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="3B2A7A"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3B2A7A"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="3B2A7A"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3B2A7A"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B908" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Author(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B90C" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="5" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4062" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EDE9F8"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B90A" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="1A1A2E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Conceptualisation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4964" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
-              <w:top w:w="120" w:type="dxa"/>
-[...195 lines deleted...]
-                <w:b/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B90B" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B90F" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="5" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4062" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B90D" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="1A1A2E"/>
-                <w:sz w:val="20"/>
-[...62 lines deleted...]
-                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Methodology</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4964" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B90E" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B912" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="5" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4062" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EDE9F8"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B910" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="1A1A2E"/>
-                <w:sz w:val="20"/>
-[...257 lines deleted...]
-                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Software</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4964" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B911" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B915" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="5" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4062" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B913" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="1A1A2E"/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Validation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4964" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B914" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B918" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="5" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4062" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EDE9F8"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B916" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="1A1A2E"/>
-                <w:sz w:val="20"/>
-[...12 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Formal Analysis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4964" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B917" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B91B" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="5" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4062" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B919" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="1A1A2E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Investigation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4964" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B91A" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B91E" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="5" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4062" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EDE9F8"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B91C" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="1A1A2E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Resources</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4964" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B91D" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B921" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="5" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4062" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B91F" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="1A1A2E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Data Curation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4964" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B920" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B924" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="5" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4062" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EDE9F8"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B922" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="1A1A2E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Writing – Original Draft</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4964" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B923" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B927" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="5" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4062" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B925" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="1A1A2E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Writing – Review &amp; Editing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4964" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B926" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B92A" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="5" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4062" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EDE9F8"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B928" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="1A1A2E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Visualisation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4964" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B929" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B92D" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="5" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4062" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B92B" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="1A1A2E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Supervision</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4964" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B92C" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B930" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="5" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4062" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EDE9F8"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B92E" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="1A1A2E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Project Administration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4964" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B92F" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B933" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="5" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4062" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B931" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="1A1A2E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Funding Acquisition</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4964" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B932" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B935" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="5" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9026" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F5FF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B934" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
                 <w:color w:val="666666"/>
-                <w:sz w:val="20"/>
-[...221 lines deleted...]
-              <w:t>Funding Acquisition</w:t>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>All authors reviewed the results and approved the final version of the manuscript.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1422D79E" w14:textId="1F5B3E05" w:rsidR="00D54510" w:rsidRDefault="008C2BBB">
+    <w:p w14:paraId="52D4B936" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC">
       <w:pPr>
-        <w:pBdr>
-[...71 lines deleted...]
-        <w:spacing w:after="40"/>
+        <w:spacing w:after="240"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9026" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9613"/>
+        <w:gridCol w:w="8"/>
+        <w:gridCol w:w="2798"/>
+        <w:gridCol w:w="6212"/>
+        <w:gridCol w:w="8"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D54510" w14:paraId="52310130" w14:textId="77777777">
-[...23 lines deleted...]
-                <w:i/>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B938" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9026" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3B2A7A"/>
+            <w:tcMar>
+              <w:top w:w="110" w:type="dxa"/>
+              <w:left w:w="200" w:type="dxa"/>
+              <w:bottom w:w="110" w:type="dxa"/>
+              <w:right w:w="200" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B937" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="D4A843"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ethics and Research Integrity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B93A" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9026" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D4A843"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D4A843"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D4A843"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D4A843"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFBF0"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B939" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="1A1A2E"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Ethics committee approval is required for studies involving human participants, sensitive data, or animal subjects. If your research did not require formal approval (e.g., document analysis, systematic review, publicly available data, theoretical study), select Option B and provide an ethical conduct declaration.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B940" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9026" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="C5BDE8"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="C5BDE8"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="C5BDE8"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="C5BDE8"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EDE9F8"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B93B" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="1A1A2E"/>
                 <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Select the applicable option:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52D4B93C" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52D4B93D" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:color w:val="3B2A7A"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="1A1A2E"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Option A — Ethics committee approval was obtained (complete the fields below)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52D4B93E" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52D4B93F" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:color w:val="3B2A7A"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="1A1A2E"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Option B — No formal ethics approval was required (complete the declaration below)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B942" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9026" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="C5BDE8"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="C5BDE8"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="C5BDE8"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="C5BDE8"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EDE9F8"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B941" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3B2A7A"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Required for all studies involving human participants. Provide full details here. In the Blind Manuscript, use "XXX Ethics Committee" to preserve anonymity.</w:t>
-[...1 lines deleted...]
-          </w:p>
+              <w:t>Option A — Ethics Committee Approval</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B946" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="5" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EDE9F8"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B943" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A1A2E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Ethics Committee Name</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52D4B944" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="666666"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Full official name of the institutional review board / ethics committee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6226" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B945" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B94A" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="5" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EDE9F8"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B947" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A1A2E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Approval Date</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52D4B948" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="666666"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>dd.mm.yyyy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6226" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B949" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B94E" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="5" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EDE9F8"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B94B" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A1A2E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Approval Number</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52D4B94C" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="666666"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>e.g., 2025-15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6226" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B94D" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B951" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="5" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9026" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EDE9F8"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B94F" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A1A2E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Ethics Statement</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52D4B950" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="666666"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Write the statement as it will appear in the published article. In the anonymised manuscript, replace the committee name with ‘XXX Ethics Committee’.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B955" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="5" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9026" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B952" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="666666"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>The study was approved by the [Ethics Committee Name] (date: dd.mm.yyyy, number: XXXX). Written informed consent was obtained from all participants prior to data collection.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52D4B953" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+          <w:p w14:paraId="52D4B954" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B957" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9026" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="C5BDE8"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="C5BDE8"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="C5BDE8"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="C5BDE8"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EDE9F8"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B956" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3B2A7A"/>
+              </w:rPr>
+              <w:t>Option B — Ethical Conduct Declaration (No Formal Approval)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B959" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9026" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="C5BDE8"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="C5BDE8"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="C5BDE8"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="C5BDE8"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F5FF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B958" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="1A1A2E"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Complete this section only if Option B applies. By signing the form, the authors affirm that the research was conducted in accordance with all applicable ethical standards and principles.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B95F" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="5" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9026" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B95A" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="666666"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>The authors declare that this study did not require ethics committee approval. The research was conducted in full accordance with applicable ethical standards and principles. [Briefly describe why formal approval was not required — e.g., the study involved only publicly available data / document analysis / no personal data collection / expert opinion.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52D4B95B" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+          <w:p w14:paraId="52D4B95C" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+          <w:p w14:paraId="52D4B95D" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+          <w:p w14:paraId="52D4B95E" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3D077324" w14:textId="77777777" w:rsidR="00D54510" w:rsidRDefault="00D54510">
+    <w:p w14:paraId="52D4B960" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC">
       <w:pPr>
-        <w:spacing w:after="60"/>
+        <w:spacing w:after="240"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9026" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4819"/>
-        <w:gridCol w:w="4819"/>
+        <w:gridCol w:w="8"/>
+        <w:gridCol w:w="9010"/>
+        <w:gridCol w:w="8"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D54510" w14:paraId="2B1A9615" w14:textId="77777777">
-[...15 lines deleted...]
-              <w:rPr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B962" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9026" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3B2A7A"/>
+            <w:tcMar>
+              <w:top w:w="110" w:type="dxa"/>
+              <w:left w:w="200" w:type="dxa"/>
+              <w:bottom w:w="110" w:type="dxa"/>
+              <w:right w:w="200" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B961" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
+                <w:bCs/>
+                <w:color w:val="D4A843"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Conflict of Interest</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B964" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9026" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D4A843"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D4A843"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D4A843"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D4A843"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFBF0"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B963" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="1A1A2E"/>
-                <w:sz w:val="20"/>
-[...282 lines deleted...]
-          </w:p>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Declare any financial, commercial, legal, or professional relationship that could influence the research or its interpretation. If no conflicts exist, use the standard statement.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B968" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="5" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9026" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B965" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="666666"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>The authors declare that there is no conflict of interest to disclose.   [If any: insert details]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52D4B966" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+          <w:p w14:paraId="52D4B967" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0943D97A" w14:textId="77777777" w:rsidR="00D54510" w:rsidRDefault="008C2BBB">
+    <w:p w14:paraId="52D4B969" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC">
       <w:pPr>
-        <w:pBdr>
-[...15 lines deleted...]
-        <w:spacing w:after="40"/>
+        <w:spacing w:after="240"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9026" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9613"/>
+        <w:gridCol w:w="8"/>
+        <w:gridCol w:w="9010"/>
+        <w:gridCol w:w="8"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D54510" w14:paraId="1C11A255" w14:textId="77777777">
-[...17 lines deleted...]
-          <w:p w14:paraId="5442A71B" w14:textId="77777777" w:rsidR="00D54510" w:rsidRDefault="008C2BBB">
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B96B" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9026" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3B2A7A"/>
+            <w:tcMar>
+              <w:top w:w="110" w:type="dxa"/>
+              <w:left w:w="200" w:type="dxa"/>
+              <w:bottom w:w="110" w:type="dxa"/>
+              <w:right w:w="200" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B96A" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="D4A843"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Funding</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B96F" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9026" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D4A843"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D4A843"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D4A843"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D4A843"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFBF0"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B96C" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="1A1A2E"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Disclose all funding sources. Use one of the statements below:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52D4B96D" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:before="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="1A1A2E"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Option A (no funding): The authors declare that the study received no external funding.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52D4B96E" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="1A1A2E"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Option B (funded): This study was supported by [Name of Funder], grant number: [ABC-12345]. The funder had no role in the study design, data collection, analysis, or decision to publish.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B973" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="5" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9026" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B970" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:i/>
-                <w:color w:val="1A1A2E"/>
-[...4 lines deleted...]
-          </w:p>
+                <w:iCs/>
+                <w:color w:val="666666"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>[Write funding statement here]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52D4B971" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+          <w:p w14:paraId="52D4B972" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6B8D6374" w14:textId="77777777" w:rsidR="00D54510" w:rsidRDefault="00D54510">
+    <w:p w14:paraId="52D4B974" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC">
       <w:pPr>
-        <w:spacing w:after="60"/>
+        <w:spacing w:after="240"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9026" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4814"/>
-        <w:gridCol w:w="4814"/>
+        <w:gridCol w:w="8"/>
+        <w:gridCol w:w="9010"/>
+        <w:gridCol w:w="8"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D54510" w14:paraId="2FE79B2D" w14:textId="77777777">
-[...2 lines deleted...]
-            <w:tcW w:w="4819" w:type="dxa"/>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B976" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9026" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3B2A7A"/>
+            <w:tcMar>
+              <w:top w:w="110" w:type="dxa"/>
+              <w:left w:w="200" w:type="dxa"/>
+              <w:bottom w:w="110" w:type="dxa"/>
+              <w:right w:w="200" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B975" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="D4A843"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Data Availability Statement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B978" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9026" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D4A843"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D4A843"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D4A843"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D4A843"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFBF0"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B977" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="1A1A2E"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>State how the data underlying the findings of this study can be accessed. If data are deposited in a repository, provide the name, DOI, or URL.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B97C" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="5" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9026" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B979" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="666666"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Data are available from the corresponding author upon reasonable request.   [Or: Data are available at: doi.org/...]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52D4B97A" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+          <w:p w14:paraId="52D4B97B" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="52D4B97D" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9026" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8"/>
+        <w:gridCol w:w="9010"/>
+        <w:gridCol w:w="8"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B97F" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9026" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3B2A7A"/>
+            <w:tcMar>
+              <w:top w:w="110" w:type="dxa"/>
+              <w:left w:w="200" w:type="dxa"/>
+              <w:bottom w:w="110" w:type="dxa"/>
+              <w:right w:w="200" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B97E" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="D4A843"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Declaration of Generative AI Use</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B982" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9026" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="C5BDE8"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="C5BDE8"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="C5BDE8"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="C5BDE8"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F5FF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B980" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="1A1A2E"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>AI tools (e.g., ChatGPT, Copilot, Gemini) may not be listed as authors. Any use must be disclosed below.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52D4B981" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="1A1A2E"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Example: During the preparation of this work, we used [TOOL / VERSION] on [DATE] to [PURPOSE, e.g., improve readability]. After using this tool, we reviewed and edited the content and take full responsibility for the publication.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B98A" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="5" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9026" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B983" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:color w:val="3B2A7A"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="1A1A2E"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  No generative AI tools were used in the preparation of this manuscript.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52D4B984" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52D4B985" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:color w:val="3B2A7A"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="1A1A2E"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Generative AI tools were used — disclosure statement:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52D4B986" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52D4B987" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="666666"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>[Write AI disclosure statement here, or leave blank if the first option is selected.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52D4B988" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+          <w:p w14:paraId="52D4B989" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="52D4B98B" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9026" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8"/>
+        <w:gridCol w:w="2799"/>
+        <w:gridCol w:w="6211"/>
+        <w:gridCol w:w="8"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B98D" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9026" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3B2A7A"/>
+            <w:tcMar>
+              <w:top w:w="110" w:type="dxa"/>
+              <w:left w:w="200" w:type="dxa"/>
+              <w:bottom w:w="110" w:type="dxa"/>
+              <w:right w:w="200" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B98C" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="D4A843"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prior Presentation, Preprint, or Thesis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B98F" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9026" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D4A843"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D4A843"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D4A843"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D4A843"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFBF0"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B98E" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="1A1A2E"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>If this work has been previously presented at a conference, published as a preprint, or derived from a thesis or dissertation, provide full details below. Leave fields blank if not applicable.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B993" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="5" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EDE9F8"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B990" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A1A2E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Conference / Event</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52D4B991" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="666666"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Name, location, date (or: Not applicable)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6226" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B992" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B997" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="5" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EDE9F8"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B994" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A1A2E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Preprint Server &amp; DOI</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52D4B995" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="666666"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>e.g., OSF Preprints — doi.org/10.xxxxx (or: Not applicable)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6226" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B996" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B99B" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="5" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EDE9F8"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B998" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A1A2E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Thesis / Dissertation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52D4B999" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="666666"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Author, title, institution, year, degree level (or: Not applicable)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6226" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B99A" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="52D4B99C" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9026" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8"/>
+        <w:gridCol w:w="9010"/>
+        <w:gridCol w:w="8"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B99E" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9026" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3B2A7A"/>
+            <w:tcMar>
+              <w:top w:w="110" w:type="dxa"/>
+              <w:left w:w="200" w:type="dxa"/>
+              <w:bottom w:w="110" w:type="dxa"/>
+              <w:right w:w="200" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B99D" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="D4A843"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Acknowledgements</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B9A0" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9026" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D4A843"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D4A843"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D4A843"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D4A843"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFBF0"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B99F" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="1A1A2E"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Acknowledge individuals or institutions whose contributions were significant but do not meet authorship criteria (e.g., statistical advisors, language editors, participant organisations). Write ‘None’ if not applicable.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B9A4" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="5" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9026" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B9A1" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="666666"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>[Name(s) and contribution(s) — e.g., The authors thank Dr. X for statistical advice and Y for language proofreading.]   OR: None.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52D4B9A2" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+          <w:p w14:paraId="52D4B9A3" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="52D4B9A5" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9026" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8"/>
+        <w:gridCol w:w="3426"/>
+        <w:gridCol w:w="1759"/>
+        <w:gridCol w:w="1859"/>
+        <w:gridCol w:w="1966"/>
+        <w:gridCol w:w="8"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B9A7" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9026" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3B2A7A"/>
+            <w:tcMar>
+              <w:top w:w="110" w:type="dxa"/>
+              <w:left w:w="200" w:type="dxa"/>
+              <w:bottom w:w="110" w:type="dxa"/>
+              <w:right w:w="200" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B9A6" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="D4A843"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Author Signatures &amp; Submission Confirmation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B9AA" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="8" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9026" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="C5BDE8"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="C5BDE8"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="C5BDE8"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="C5BDE8"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F5FF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B9A8" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="1A1A2E"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>By signing below, all authors confirm that: (1) the manuscript is original and has not been published or submitted elsewhere; (2) all authors have read and approved the final version; (3) all declarations above are accurate and complete.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52D4B9A9" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="1A1A2E"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Note: Only the corresponding author’s signature is required.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B9AF" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="5" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3B2A7A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3B2A7A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3B2A7A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3B2A7A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="3B2A7A"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2A2D4B68" w14:textId="77777777" w:rsidR="00D54510" w:rsidRDefault="008C2BBB">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="52D4B9AB" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-            <w:tcW w:w="4819" w:type="dxa"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Author Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3B2A7A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3B2A7A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3B2A7A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3B2A7A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="3B2A7A"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="26B2AEC6" w14:textId="77777777" w:rsidR="00D54510" w:rsidRDefault="008C2BBB">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="52D4B9AC" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="20"/>
-[...14 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="D8D1F2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Role</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="3B2A7A"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="3B2A7A"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3B2A7A"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="3B2A7A"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3B2A7A"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B9AD" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Signature / Initial</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1976" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="3B2A7A"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="3B2A7A"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3B2A7A"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="3B2A7A"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3B2A7A"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B9AE" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B9B4" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="5" w:type="dxa"/>
+          <w:trHeight w:val="580"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EDE9F8"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B9B0" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1760" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EDE9F8"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B9B1" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="666666"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Corresponding Author</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EDE9F8"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B9B2" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1976" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EDE9F8"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B9B3" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B9B9" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="5" w:type="dxa"/>
+          <w:trHeight w:val="580"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6338DE7E" w14:textId="77777777" w:rsidR="00D54510" w:rsidRDefault="008C2BBB">
-[...17 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="D8D1F2"/>
+          <w:p w14:paraId="52D4B9B5" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1760" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="17BC7D1D" w14:textId="77777777" w:rsidR="00D54510" w:rsidRDefault="00000000">
-[...34 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="D8D1F2"/>
+          <w:p w14:paraId="52D4B9B6" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="666666"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Co-Author</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B9B7" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1976" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B9B8" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B9BE" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="5" w:type="dxa"/>
+          <w:trHeight w:val="580"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDE9F8"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="03EBC616" w14:textId="77777777" w:rsidR="00D54510" w:rsidRDefault="008C2BBB">
-[...17 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="D8D1F2"/>
+          <w:p w14:paraId="52D4B9BA" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1760" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDE9F8"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="071AEB4C" w14:textId="77777777" w:rsidR="00D54510" w:rsidRDefault="00000000">
-[...34 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="D8D1F2"/>
+          <w:p w14:paraId="52D4B9BB" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="666666"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Co-Author</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EDE9F8"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B9BC" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1976" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EDE9F8"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B9BD" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B9C3" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="5" w:type="dxa"/>
+          <w:trHeight w:val="580"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7D7C890F" w14:textId="77777777" w:rsidR="00D54510" w:rsidRDefault="008C2BBB">
-[...17 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="D8D1F2"/>
+          <w:p w14:paraId="52D4B9BF" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1760" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2DA30FF8" w14:textId="77777777" w:rsidR="00D54510" w:rsidRDefault="00000000">
-[...107 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="D8D1F2"/>
+          <w:p w14:paraId="52D4B9C0" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="666666"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Co-Author (if applicable)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="35AA77AD" w14:textId="77777777" w:rsidR="00D54510" w:rsidRDefault="008C2BBB">
-[...17 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="D8D1F2"/>
+          <w:p w14:paraId="52D4B9C1" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1976" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="67BDE8A9" w14:textId="77777777" w:rsidR="00D54510" w:rsidRDefault="00000000">
-[...97 lines deleted...]
-          <w:p w14:paraId="3FFBE415" w14:textId="77777777" w:rsidR="00D54510" w:rsidRDefault="00D54510"/>
+          <w:p w14:paraId="52D4B9C2" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1F38DBE6" w14:textId="77777777" w:rsidR="00D54510" w:rsidRDefault="008C2BBB">
+    <w:p w14:paraId="52D4B9C4" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="00C709CC">
       <w:pPr>
-        <w:pBdr>
-[...15 lines deleted...]
-        <w:spacing w:after="40"/>
+        <w:spacing w:after="240"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9026" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9613"/>
+        <w:gridCol w:w="9026"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D54510" w14:paraId="3BBD98E5" w14:textId="77777777">
-[...22 lines deleted...]
-              <w:rPr>
+      <w:tr w:rsidR="00C709CC" w14:paraId="52D4B9C7" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9026" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="C5BDE8"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="C5BDE8"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C5BDE8"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="C5BDE8"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F5FF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D4B9C5" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A1A2E"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Submission of this form confirms that all declarations are complete, accurate, and approved by all listed authors.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52D4B9C6" w14:textId="77777777" w:rsidR="00C709CC" w:rsidRDefault="000674FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:i/>
-                <w:color w:val="1A1A2E"/>
-[...2 lines deleted...]
-              <w:t>Required — COPE AI Policy. Check the appropriate option and provide details if AI tools were used.</w:t>
+                <w:iCs/>
+                <w:color w:val="666666"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>This document is confidential and for editorial use only  ·  Pedagogical Perspective  ·  info@pedagogicalperspective.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="739F6F9E" w14:textId="77777777" w:rsidR="00D54510" w:rsidRDefault="00D54510">
-[...464 lines deleted...]
-    <w:sectPr w:rsidR="00D54510" w:rsidSect="00034616">
+    <w:p w14:paraId="52D4B9C8" w14:textId="77777777" w:rsidR="000674FE" w:rsidRDefault="000674FE"/>
+    <w:sectPr w:rsidR="000674FE">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
-      <w:cols w:space="720"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...13 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...14 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="45BC045E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="567C2D92"/>
+    <w:lvl w:ilvl="0" w:tplc="7DDA8AAC">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="81C4C342">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="535C8772">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="AF9C8C68">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="D93E9D78">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A6BAA166">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="5538D34E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="DD327BDE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="562424C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...177 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="265963134">
+  <w:num w:numId="1" w16cid:durableId="2002347743">
     <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="198"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="720"/>
+  <w:zoom w:percent="180"/>
+  <w:displayBackgroundShape/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B47730"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
+    <w:rsidRoot w:val="00C709CC"/>
+    <w:rsid w:val="000674FE"/>
+    <w:rsid w:val="00C608BB"/>
+    <w:rsid w:val="00C709CC"/>
+    <w:rsid w:val="00D32D07"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
-[...5 lines deleted...]
-  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="66379A10"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{B9ADDE75-B919-44C5-A6D0-4C8B9285501B}"/>
+  <w14:docId w14:val="52D4B8AA"/>
+  <w15:docId w15:val="{FD78081B-4D45-474B-9BAE-2569B8E1F323}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="tr-TR" w:eastAsia="tr-TR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4613,51 +5788,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -4726,50 +5901,59 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -4830,11427 +6014,577 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Balk1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Balk1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...4 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Balk2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Balk2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="2E74B5"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Balk3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Balk3Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="1F4D78"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Balk4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Balk4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="2E74B5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Balk5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Balk5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:color w:val="2E74B5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Balk6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Balk6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...73 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:color w:val="1F4D78"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="stBilgi">
-[...45 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="paragraph" w:styleId="KonuBal">
+    <w:name w:val="Title"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...4 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Balk2Char">
-[...32 lines deleted...]
-    <w:uiPriority w:val="10"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Gl1">
+    <w:name w:val="Güçlü1"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
-[...462 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Vurgu">
-[...2 lines deleted...]
-    <w:uiPriority w:val="20"/>
+  <w:style w:type="paragraph" w:styleId="ListeParagraf">
+    <w:name w:val="List Paragraph"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kpr">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:i/>
-[...74 lines deleted...]
-      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="GlBavuru">
-[...4 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
+  <w:style w:type="character" w:styleId="DipnotBavurusu">
+    <w:name w:val="footnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:b/>
-[...4 lines deleted...]
-      <w:u w:val="single"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="KitapBal">
-[...4 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
+  <w:style w:type="paragraph" w:styleId="DipnotMetni">
+    <w:name w:val="footnote text"/>
+    <w:link w:val="DipnotMetniChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DipnotMetniChar">
+    <w:name w:val="Dipnot Metni Char"/>
+    <w:link w:val="DipnotMetni"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:spacing w:val="5"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TBal">
-[...3 lines deleted...]
-    <w:uiPriority w:val="39"/>
+  <w:style w:type="character" w:styleId="SonNotBavurusu">
+    <w:name w:val="endnote reference"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TabloKlavuzu">
-[...16 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="paragraph" w:styleId="SonNotMetni">
+    <w:name w:val="endnote text"/>
+    <w:link w:val="SonNotMetniChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="AkGlgeleme">
-[...6 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SonNotMetniChar">
+    <w:name w:val="Son Not Metni Char"/>
+    <w:link w:val="SonNotMetni"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
-    <w:tblPr>
-[...10021 lines deleted...]
-    </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults>
-    <a:spDef>
-[...17 lines deleted...]
-    </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...14 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>3776</Characters>
+  <Pages>5</Pages>
+  <Words>970</Words>
+  <Characters>5754</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>179</Lines>
-  <Paragraphs>116</Paragraphs>
+  <Lines>245</Lines>
+  <Paragraphs>117</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...21 lines deleted...]
-  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4293</CharactersWithSpaces>
+  <CharactersWithSpaces>6660</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description>generated by python-docx</dc:description>
+  <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
 </cp:coreProperties>
 </file>