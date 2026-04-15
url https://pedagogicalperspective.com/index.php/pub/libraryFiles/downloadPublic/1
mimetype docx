--- v0 (2025-10-08)
+++ v1 (2026-04-15)
@@ -1,3600 +1,14987 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/png"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/webextensions/webextension1.xml" ContentType="application/vnd.ms-office.webextension+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/webextensiontaskpanes" Target="word/webextensions/taskpanes.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-[...1 lines deleted...]
-        <w:tblW w:w="9640" w:type="dxa"/>
+        <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4776"/>
-        <w:gridCol w:w="4864"/>
+        <w:gridCol w:w="3600"/>
+        <w:gridCol w:w="5760"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C7292F" w:rsidRPr="0044092B" w14:paraId="0A433574" w14:textId="77777777" w:rsidTr="0073567A">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00550731" w14:paraId="636C4B8B" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4582" w:type="dxa"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="200" w:type="dxa"/>
+              <w:left w:w="240" w:type="dxa"/>
+              <w:bottom w:w="200" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BB035E2" w14:textId="78563B16" w:rsidR="00770E7D" w:rsidRPr="0044092B" w:rsidRDefault="003D689A" w:rsidP="00770E7D">
+          <w:p w14:paraId="2E79E492" w14:textId="24EF2BB2" w:rsidR="00550731" w:rsidRDefault="00550731">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:spacing w:before="70"/>
             </w:pPr>
-            <w:r w:rsidRPr="0044092B">
-[...46 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5058" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="5760" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
             <w:tcMar>
-              <w:left w:w="0" w:type="dxa"/>
-              <w:right w:w="0" w:type="dxa"/>
+              <w:top w:w="180" w:type="dxa"/>
+              <w:left w:w="180" w:type="dxa"/>
+              <w:bottom w:w="180" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1210127F" w14:textId="77777777" w:rsidR="00770E7D" w:rsidRPr="0044092B" w:rsidRDefault="00770E7D" w:rsidP="00770E7D">
+          <w:p w14:paraId="15428810" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Amasis MT Pro" w:hAnsi="Amasis MT Pro"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              </w:rPr>
+                <w:caps/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ARTICLE WITHDRAWAL FORM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="346A8B2E" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="right"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BDB0E0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formal </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BDB0E0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Request</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BDB0E0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BDB0E0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>by</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BDB0E0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BDB0E0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Corresponding</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BDB0E0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Author</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="23C2FBD1" w14:textId="5719E166" w:rsidR="00770E7D" w:rsidRPr="0044092B" w:rsidRDefault="00C7292F" w:rsidP="00C7292F">
+          <w:p w14:paraId="766A347B" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...8 lines deleted...]
-              </w:rPr>
+              <w:spacing w:before="40"/>
+              <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="0073567A">
-[...70 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="9988CC"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Must</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="9988CC"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="9988CC"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>signed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="9988CC"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="9988CC"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>by</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="9988CC"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="9988CC"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>all</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="9988CC"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="9988CC"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>authors</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="9988CC"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="9988CC"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>before</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="9988CC"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="9988CC"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>submission</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4F666347" w14:textId="77777777" w:rsidR="0056099C" w:rsidRPr="0044092B" w:rsidRDefault="0056099C" w:rsidP="00042D55">
+    <w:p w14:paraId="4C9AECE3" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00550731">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="180"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:topFromText="100" w:bottomFromText="100" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-293" w:tblpY="30"/>
-        <w:tblW w:w="9634" w:type="dxa"/>
+        <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="EBFFFF"/>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="0" w:type="dxa"/>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9634"/>
+        <w:gridCol w:w="9360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0056099C" w:rsidRPr="0044092B" w14:paraId="3BFAB7DB" w14:textId="77777777" w:rsidTr="0073567A">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00550731" w14:paraId="0834E80F" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9634" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="B91C1C"/>
+              <w:left w:val="single" w:sz="16" w:space="0" w:color="B91C1C"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B91C1C"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="B91C1C"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF5F5"/>
+            <w:tcMar>
+              <w:top w:w="110" w:type="dxa"/>
+              <w:left w:w="180" w:type="dxa"/>
+              <w:bottom w:w="110" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1B17DCC2" w14:textId="57CFD4E3" w:rsidR="0008630C" w:rsidRPr="0008630C" w:rsidRDefault="0008630C" w:rsidP="0008630C">
-[...57 lines deleted...]
-                <w:rFonts w:ascii="Amasis MT Pro" w:eastAsia="SimSun" w:hAnsi="Amasis MT Pro"/>
+          <w:p w14:paraId="6E7E8EB0" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en-US"/>
+                <w:color w:val="B91C1C"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⚠</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="B91C1C"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>This</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> form </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>must</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>completed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>full</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>signed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>by</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>all</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>co-authors</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>before</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>submission</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>editorial</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>office</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Incomplete</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>unsigned</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>forms</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>will</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> not be </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>processed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Please</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>read</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Policy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Notice</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Section</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>carefully</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>before</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>proceeding</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
-            </w:r>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Yours Sincerely, </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="794EDA2A" w14:textId="77777777" w:rsidR="00A32C2C" w:rsidRPr="0044092B" w:rsidRDefault="00A32C2C">
+    <w:p w14:paraId="70B72D23" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00550731">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E4B7F91" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00550731">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="EAE7F5"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7169AE12" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00550731">
+      <w:pPr>
+        <w:spacing w:after="160"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:topFromText="100" w:bottomFromText="100" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="30"/>
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="EBFFFF"/>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="0" w:type="dxa"/>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4815"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="9360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0056099C" w:rsidRPr="0044092B" w14:paraId="33C90656" w14:textId="77777777" w:rsidTr="0073567A">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00550731" w14:paraId="2725F94B" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="6760AB"/>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="200" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="66156472" w14:textId="26B380F4" w:rsidR="0056099C" w:rsidRPr="00334A89" w:rsidRDefault="00A32C2C" w:rsidP="00A32C2C">
-[...25 lines deleted...]
-              <w:t xml:space="preserve">corresponding author: </w:t>
+          <w:p w14:paraId="7E47E4EB" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">◈  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>1.  Manuscript Information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="76D977B4" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00550731">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2800"/>
+        <w:gridCol w:w="6560"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00550731" w14:paraId="1AEAF0E1" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE7F5"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="160" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0FD21CD8" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="6760AB"/>
+            <w:tcW w:w="6560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="108" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="160" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5DBB67F7" w14:textId="2B3B7AF2" w:rsidR="0056099C" w:rsidRPr="00334A89" w:rsidRDefault="00A32C2C" w:rsidP="0056099C">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0AA945E4" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>e.g</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>., PP-2025-0042]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4227B24B" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00550731">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2800"/>
+        <w:gridCol w:w="6560"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00550731" w14:paraId="436D8A1B" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE7F5"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="160" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="07EFB6D3" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Title</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="6760AB"/>
+            <w:tcW w:w="6560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="160" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="799066EA" w14:textId="27922616" w:rsidR="0056099C" w:rsidRPr="00334A89" w:rsidRDefault="00A32C2C" w:rsidP="0056099C">
+          <w:p w14:paraId="12456C63" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Full </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>title</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>submitted</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C5BBA21" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:spacing w:before="80"/>
             </w:pPr>
-            <w:r w:rsidRPr="00334A89">
-[...5 lines deleted...]
-              <w:t>Date</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...190 lines deleted...]
-          <w:p w14:paraId="7F5C0D69" w14:textId="375BD2B6" w:rsidR="0073567A" w:rsidRDefault="0073567A" w:rsidP="0073567A">
+          <w:p w14:paraId="36004540" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:spacing w:before="80"/>
             </w:pPr>
-            <w:r w:rsidRPr="00334A89">
-[...395 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1B33B68B" w14:textId="77777777" w:rsidR="00403DF7" w:rsidRDefault="00403DF7" w:rsidP="00334A89">
+    <w:p w14:paraId="5C581030" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00550731">
       <w:pPr>
-        <w:rPr>
-[...148 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="60"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:topFromText="100" w:bottomFromText="100" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="30"/>
-        <w:tblW w:w="9646" w:type="dxa"/>
+        <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="EBFFFF"/>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="0" w:type="dxa"/>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3339"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1429"/>
+        <w:gridCol w:w="2800"/>
+        <w:gridCol w:w="6560"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00403DF7" w:rsidRPr="0044092B" w14:paraId="4FB8AAB8" w14:textId="77777777" w:rsidTr="0073567A">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00550731" w14:paraId="77ACC8F4" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3339" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="6760AB"/>
+            <w:tcW w:w="2800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE7F5"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="160" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7A67F9E0" w14:textId="61F829BB" w:rsidR="00334A89" w:rsidRPr="00334A89" w:rsidRDefault="00334A89" w:rsidP="00334A89">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3971EE3C" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Submission</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3035" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="6760AB"/>
+            <w:tcW w:w="6560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="108" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="160" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="01E9FFB0" w14:textId="2B251476" w:rsidR="00334A89" w:rsidRPr="00334A89" w:rsidRDefault="00334A89" w:rsidP="00334A89">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="62CD43BE" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>dd.mm.yyyy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3AA63F4A" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00550731">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2800"/>
+        <w:gridCol w:w="6560"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00550731" w14:paraId="5BC67325" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE7F5"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="160" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="16D6BD19" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>This</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Request</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="6760AB"/>
+            <w:tcW w:w="6560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="160" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0902B96A" w14:textId="5216ED34" w:rsidR="00334A89" w:rsidRPr="00A32C2C" w:rsidRDefault="00334A89" w:rsidP="00334A89">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Amasis MT Pro" w:eastAsia="SimSun" w:hAnsi="Amasis MT Pro"/>
+          <w:p w14:paraId="472118EF" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>dd.mm.yyyy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="673C48FA" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00550731">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2800"/>
+        <w:gridCol w:w="6560"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00550731" w14:paraId="2B7656AB" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE7F5"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="160" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0EC8864D" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...10 lines deleted...]
-            </w:r>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Current</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Status</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1429" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="6760AB"/>
+            <w:tcW w:w="6560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="160" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="488FCD02" w14:textId="5496B93C" w:rsidR="00334A89" w:rsidRPr="00A32C2C" w:rsidRDefault="00334A89" w:rsidP="00334A89">
-[...17 lines deleted...]
-              <w:t>Date</w:t>
+          <w:p w14:paraId="3DD4E588" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Under </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>review</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Under </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>editorial</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>assessment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Awaiting</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>revision</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00403DF7" w:rsidRPr="0044092B" w14:paraId="3A8CD5F5" w14:textId="77777777" w:rsidTr="0073567A">
-[...42 lines deleted...]
-        </w:sdt>
+    </w:tbl>
+    <w:p w14:paraId="75E7A3CD" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00550731">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5283ECD4" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00550731">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="EAE7F5"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A215683" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00550731">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9360"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00550731" w14:paraId="1E89942B" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3035" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="108" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="200" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3EF8A33E" w14:textId="7F575F20" w:rsidR="00334A89" w:rsidRPr="006821A6" w:rsidRDefault="006821A6" w:rsidP="006821A6">
-[...9 lines deleted...]
-              <w:t xml:space="preserve">I agree with the withdrawal </w:t>
+          <w:p w14:paraId="5C009CBB" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">◇  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>2.  Formal Withdrawal Letter</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...123 lines deleted...]
-        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00403DF7" w:rsidRPr="0044092B" w14:paraId="1894B045" w14:textId="77777777" w:rsidTr="0073567A">
-[...42 lines deleted...]
-        </w:sdt>
+    </w:tbl>
+    <w:p w14:paraId="1F05EE1F" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00550731">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9360"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00550731" w14:paraId="51A4BD2D" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3035" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+              <w:left w:val="single" w:sz="16" w:space="0" w:color="5A45A8"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F3FC"/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="108" w:type="dxa"/>
+              <w:top w:w="110" w:type="dxa"/>
+              <w:left w:w="180" w:type="dxa"/>
+              <w:bottom w:w="110" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="34AA99E9" w14:textId="72E6884F" w:rsidR="00334A89" w:rsidRPr="0044092B" w:rsidRDefault="006821A6" w:rsidP="007C3F1C">
-[...10 lines deleted...]
-              <w:t>I agree with the withdrawal</w:t>
+          <w:p w14:paraId="418CCD17" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ℹ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complete </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>letter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>below</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>by</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>replacing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>all</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>bracketed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>placeholders</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>relevant</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>information</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>letter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>will</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>forwarded</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Chief</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Editor as </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>part</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>withdrawal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>request</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...123 lines deleted...]
-        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00403DF7" w:rsidRPr="0044092B" w14:paraId="7587D15A" w14:textId="77777777" w:rsidTr="0073567A">
-[...42 lines deleted...]
-        </w:sdt>
+    </w:tbl>
+    <w:p w14:paraId="37FA4EAD" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00550731">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9360"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00550731" w14:paraId="646FD738" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3035" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="3D2B8E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="108" w:type="dxa"/>
+              <w:top w:w="160" w:type="dxa"/>
+              <w:left w:w="240" w:type="dxa"/>
+              <w:bottom w:w="200" w:type="dxa"/>
+              <w:right w:w="200" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="41E10134" w14:textId="11082F3F" w:rsidR="00334A89" w:rsidRPr="0044092B" w:rsidRDefault="006821A6" w:rsidP="007C3F1C">
+          <w:p w14:paraId="18A908D5" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="006821A6">
-[...3 lines deleted...]
-              <w:t>I agree with the withdrawal</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Dear</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Chief</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Editor,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27C49FE2" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Corresponding</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Author Full Name]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>writing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>behalf</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>all</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>co-authors</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>formally</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>request</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>withdrawal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>titled</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>"[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Title</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>]"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ID: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>[ID]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>from</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>further</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>consideration</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Pedagogical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Perspective</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D366609" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Briefly</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>state</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>reason</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>withdrawal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> here — </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>see</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Section</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>full</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>details</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AF5454D" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>All</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>co-authors</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>have</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>been</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>informed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>have</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>provided</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>their</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>consent</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>this</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>withdrawal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, as </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>evidenced</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>by</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>their</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>signatures</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Section</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5 of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>this</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> form.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E70999A" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Yours</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>sincerely</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20C181BD" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Corresponding</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Author Name]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A9AEC81" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>dd.mm.yyyy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...123 lines deleted...]
-        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00403DF7" w:rsidRPr="0044092B" w14:paraId="7B82738D" w14:textId="77777777" w:rsidTr="0073567A">
-[...42 lines deleted...]
-        </w:sdt>
+    </w:tbl>
+    <w:p w14:paraId="31A06EB0" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00550731">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72C32CA0" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00550731">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="EAE7F5"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4493FC66" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00550731">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9360"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00550731" w14:paraId="3BD079F9" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3035" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B91C1C"/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="108" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="200" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1E0F5EB8" w14:textId="5697D4F1" w:rsidR="006821A6" w:rsidRPr="006821A6" w:rsidRDefault="006821A6" w:rsidP="007C3F1C">
-[...10 lines deleted...]
-              <w:t>I agree with the withdrawal</w:t>
+          <w:p w14:paraId="7C469BB5" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">◈  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>3.  Reason for Withdrawal</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...123 lines deleted...]
-        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00403DF7" w:rsidRPr="0044092B" w14:paraId="13E177FC" w14:textId="77777777" w:rsidTr="0073567A">
-[...42 lines deleted...]
-        </w:sdt>
+    </w:tbl>
+    <w:p w14:paraId="47E40BAA" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00550731">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9360"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00550731" w14:paraId="2CAFDC32" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3035" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="B91C1C"/>
+              <w:left w:val="single" w:sz="16" w:space="0" w:color="B91C1C"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B91C1C"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="B91C1C"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF5F5"/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="108" w:type="dxa"/>
+              <w:top w:w="110" w:type="dxa"/>
+              <w:left w:w="180" w:type="dxa"/>
+              <w:bottom w:w="110" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4044E750" w14:textId="4BC4B505" w:rsidR="006821A6" w:rsidRPr="006821A6" w:rsidRDefault="006821A6" w:rsidP="007C3F1C">
-[...10 lines deleted...]
-              <w:t>I agree with the withdrawal</w:t>
+          <w:p w14:paraId="12A05A2B" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="B91C1C"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ℹ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="B91C1C"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Select </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>primary</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reason</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>withdrawal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>by</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ticking</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>appropriate</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>box</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>then</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>provide</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>detailed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>written</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>explanation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>below</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Selecting</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>more</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>than</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>one</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reason</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>permitted</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...123 lines deleted...]
-        </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="38385898" w14:textId="77777777" w:rsidR="006821A6" w:rsidRPr="006821A6" w:rsidRDefault="006821A6" w:rsidP="006821A6">
+    <w:p w14:paraId="719F22F5" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00550731">
       <w:pPr>
-        <w:jc w:val="both"/>
-[...143 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00334A89" w:rsidRPr="00AC1E38" w:rsidSect="00042D55">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="360"/>
+        <w:gridCol w:w="4200"/>
+        <w:gridCol w:w="4800"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00550731" w14:paraId="138AAE38" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="010D0512" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00550731"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6B8844F3" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Reason</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Withdrawal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="65CA0E12" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Clarification</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Guidance</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00550731" w14:paraId="07BCD332" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A4A607A" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="226402C3" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> has </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>been</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>accepted</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>publication</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>elsewhere</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="71CAAF87" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Duplicate</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>submission</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>parallel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>submission</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>resolved</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00550731" w14:paraId="7097DFAF" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71FED018" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="57822BFE" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>significant</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>error</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>was</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>discovered</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> data </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>methodology</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="37DE921B" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Flawed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> data, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>calculation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>error</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>fundamental</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>design</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>flaw</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00550731" w14:paraId="6FFDF783" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D6D4087" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="33512993" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>research</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>objectives</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>have</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>materially</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>changed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4BB4BE86" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Scope</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>no</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>longer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>fits</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>study</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>new</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>findings</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>supersede</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> it</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00550731" w14:paraId="104EF8EA" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D0D5ED0" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="04FB45EE" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Authorship</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>dispute</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>unresolved</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>co-author</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>disagreement</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="36B67262" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Authorship</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>criteria</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (ICMJE) not met </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>conflict</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>among</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>authors</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00550731" w14:paraId="5738EEE3" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40AFDE48" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="35EF4F9E" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>journal's</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>scope</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>no</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>longer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>aligns</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="38CE239C" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Resubmission</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>more</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>appropriate</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>venue</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>planned</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00550731" w14:paraId="10DFBDBC" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E3164CA" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="07F4698F" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Ethical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>concern</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>identified</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>after</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>submission</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="46825410" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Ethics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>approval</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>issue</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>consent</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> problem, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> IRB </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>concern</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00550731" w14:paraId="5378C4F6" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="727E998E" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7DD5C8A1" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Institutional</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>funder</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>requirement</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0D7EC5D9" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Organisation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sponsor has </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>restricted</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="8888AA"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>publication</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00550731" w14:paraId="17DEA5CC" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B28F4DF" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4D46F13E" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Other</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> — </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>specify</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>below</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="35A1B662" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00550731"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="538B2E91" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00550731">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9360"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00550731" w14:paraId="5E89AEE2" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="16" w:space="0" w:color="5A45A8"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+            <w:tcMar>
+              <w:top w:w="130" w:type="dxa"/>
+              <w:left w:w="200" w:type="dxa"/>
+              <w:bottom w:w="180" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1D865801" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Detailed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Explanation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="45EAE459" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Provide</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>clear</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>detailed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>explanation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>withdrawal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>reason</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>If</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> has </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>been</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>submitted</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>accepted</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>elsewhere</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>please</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>include</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> name of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>journal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>If</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>there</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is a data </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>ethical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>issue</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>describe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>its</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>nature</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>This</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>information</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>treated</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>confidentially</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>by</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>editorial</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>office</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="AAAAAA"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F46F6D5" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="407834AD" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6306EC5E" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00550731">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BA6AAF1" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00550731">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="EAE7F5"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63F89C64" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00550731">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9360"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00550731" w14:paraId="0626DCB5" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="200" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5394950C" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>✓</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>4.  Corresponding Author Declaration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1BEDBC16" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00550731">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9360"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00550731" w14:paraId="0625E1CB" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="3D2B8E"/>
+              <w:left w:val="single" w:sz="16" w:space="0" w:color="3D2B8E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3D2B8E"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="3D2B8E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F3FC"/>
+            <w:tcMar>
+              <w:top w:w="110" w:type="dxa"/>
+              <w:left w:w="180" w:type="dxa"/>
+              <w:bottom w:w="110" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0A55518A" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⚿</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>By</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>signing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>below</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>corresponding</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>author</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>confirms</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>that</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: (1) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>information</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>provided</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>this</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> form is </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>accurate</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>complete</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; (2) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>all</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>co-authors</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>have</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>been</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>informed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>consent</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>this</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>withdrawal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; (3) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> has not </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>been</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>published</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>elsewhere</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> time of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>this</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>request</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7653E73C" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00550731">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2400"/>
+        <w:gridCol w:w="3480"/>
+        <w:gridCol w:w="3480"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00550731" w14:paraId="30A81D5E" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE7F5"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0BDAD55F" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Corresponding</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Author</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="653858A1" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>[Full name]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3DACFE64" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>dd.mm.yyyy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00550731" w14:paraId="09D610B6" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE7F5"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3C7B6D39" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Email</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="661A07E2" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>email@institution.edu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE7F5"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0FAD63B0" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00550731" w14:paraId="654D001A" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAE7F5"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="744BCB50" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Signature</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3D2B8E"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Initial</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1AC3BAEB" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="61E690C7" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5609CF2B" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00550731">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="515D89C6" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00550731">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="EAE7F5"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C7B5304" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00550731">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9360"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00550731" w14:paraId="2D123286" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="200" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="722C6B02" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>✦</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>5.  Co-Author Consent</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2E290FD4" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00550731">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9360"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00550731" w14:paraId="578602FB" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+              <w:left w:val="single" w:sz="16" w:space="0" w:color="5A45A8"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F3FC"/>
+            <w:tcMar>
+              <w:top w:w="110" w:type="dxa"/>
+              <w:left w:w="180" w:type="dxa"/>
+              <w:bottom w:w="110" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="785106FD" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ℹ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>All</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>co-authors</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>must</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>individually</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>confirm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>their</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>agreement</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>withdraw</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Each</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>co-author</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>should</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>tick</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>consent</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>box</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>provide</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>their</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>signature</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>initials</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>enter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>date</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. A </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>will</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> not be </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>withdrawn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>without</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>full</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>co-author</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>consent</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>unless</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>extraordinary</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>circumstances</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>documented</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4B2D46C0" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00550731">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2800"/>
+        <w:gridCol w:w="1600"/>
+        <w:gridCol w:w="2960"/>
+        <w:gridCol w:w="2000"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00550731" w14:paraId="021E8A6E" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="23001F59" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Full Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="56BF6CE0" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Consent</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="08C0BB86" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Signature</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Initial</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3D2B8E"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="64E6B79A" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00550731" w14:paraId="23E0E884" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="68B15E9F" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7787F099" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  I </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>agree</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="35261192" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="107CEEC6" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>dd.mm.yyyy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00550731" w14:paraId="43C68B6E" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0644C77B" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17A55DA7" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  I </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>agree</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3E068A56" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1BF5E7B3" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>dd.mm.yyyy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00550731" w14:paraId="18523310" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="32DFC6CA" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DDA0654" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  I </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>agree</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4031A147" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4B04F5B0" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>dd.mm.yyyy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00550731" w14:paraId="1DC3AEDF" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="247DA34A" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02EE0363" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  I </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>agree</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0004949B" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4AC5B528" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>dd.mm.yyyy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00550731" w14:paraId="09E16865" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="771866EB" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E313144" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  I </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>agree</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="403BED1F" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="56049BFF" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>dd.mm.yyyy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00550731" w14:paraId="0B940AD2" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="276EAD9B" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C06CEA7" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  I </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1A7A4A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>agree</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0C32B11E" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCDD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8F7FC"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0FC17437" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>dd.mm.yyyy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="BBBBBB"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="496FCD8A" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00550731">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="612D0A43" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00550731">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="EAE7F5"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17EF9218" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00550731">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9360"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00550731" w14:paraId="7702A19A" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B91C1C"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="200" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5CC46FD2" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>⚑</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>6.  Editorial Policy on Withdrawal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3AFE9ABD" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00550731">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9360"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00550731" w14:paraId="456F6396" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="B91C1C"/>
+              <w:left w:val="single" w:sz="14" w:space="0" w:color="B91C1C"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B91C1C"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="B91C1C"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FEF2F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="180" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="54831FFF" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="B91C1C"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⚠</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="B91C1C"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">An </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>article</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>cannot</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>withdrawn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>after</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>corresponding</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>author</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> has </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>been</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>notified</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>acceptance</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>publication</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>by</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>editorial</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>office</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. At </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>that</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>stage</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>retraction</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>process</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>applies</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00550731" w14:paraId="52071828" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:sz="14" w:space="0" w:color="C2410C"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C2410C"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C2410C"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF3ED"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="180" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5D4C4530" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C2410C"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⚠</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C2410C"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>fee</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>may</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>charged</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>withdrawal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>requests</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>submitted</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>more</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>than</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 15 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>days</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>after</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>original</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>submission</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>date</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>cover</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>editorial</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>processing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>costs</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Authors</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>will</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>notified</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>before</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>any</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>charge</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>applied</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00550731" w14:paraId="48226BA2" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:sz="14" w:space="0" w:color="5A45A8"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F3FC"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="180" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="75368893" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ℹ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>submitted</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>will</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> not be </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>withdrawn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>from</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>peer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>review</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>until</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>completed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>signed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>withdrawal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>request</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> form has </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>been</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>received</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>by</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>editorial</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>office</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00550731" w14:paraId="5C54B05E" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:sz="14" w:space="0" w:color="5A45A8"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F3FC"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="180" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6B8805D5" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ℹ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Authors</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>must</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> not </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>assume</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>their</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>manuscript</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> has </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>been</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>withdrawn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>until</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> they </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>have</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>received</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a formal </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>acknowledgement</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>letter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>from</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>editorial</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>office</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>confirming</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>withdrawal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00550731" w14:paraId="48EC32AF" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:sz="14" w:space="0" w:color="5A45A8"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="5A45A8"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F3FC"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="180" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="160" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="37FEE6E2" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ℹ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5A45A8"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Chief</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Editor </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>must</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>informed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>via</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>this</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>signed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> form, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>valid</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>rationales</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>provided</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Withdrawal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>requests</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sent </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>by</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>email</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>alone</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>without</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>this</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>completed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> form, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>will</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> not be </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>accepted</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="555577"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="28614176" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00550731">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36191632" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="6" w:color="CCCCDD"/>
+        </w:pBdr>
+        <w:spacing w:before="80"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>Pedagogical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>Perspective</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ·  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>Article</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>Withdrawal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Form  ·  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>This</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>completed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> form </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>submitted</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>editorial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>office</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>via</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>journal's</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>submission</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>system</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>directly</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>email</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>Chief</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Editor. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>enquiries</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>visit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="8888AA"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>pedagogicalperspective.com</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:sectPr w:rsidR="00550731">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="426" w:right="1417" w:bottom="426" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1080" w:right="1080" w:bottom="1200" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70AF7BD0" w14:textId="77777777" w:rsidR="00300910" w:rsidRDefault="00300910" w:rsidP="00770E7D">
+    <w:p w14:paraId="2A3D34B0" w14:textId="77777777" w:rsidR="00387B98" w:rsidRDefault="00387B98">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5553C131" w14:textId="77777777" w:rsidR="00300910" w:rsidRDefault="00300910" w:rsidP="00770E7D">
+    <w:p w14:paraId="6B27E874" w14:textId="77777777" w:rsidR="00387B98" w:rsidRDefault="00387B98">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Unicode MS">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...5 lines deleted...]
-    <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...37 lines deleted...]
-    <w:charset w:val="A2"/>
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0A926E51" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="6" w:color="C5BDE8"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:before="60"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">© </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Pedagogical</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Perspective</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">  ·  </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>All</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>rights</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>reserved</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Article</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Withdrawal</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Form  ·  v2.0  —  2025</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B786924" w14:textId="77777777" w:rsidR="00300910" w:rsidRDefault="00300910" w:rsidP="00770E7D">
+    <w:p w14:paraId="3744CA51" w14:textId="77777777" w:rsidR="00387B98" w:rsidRDefault="00387B98">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="228FF181" w14:textId="77777777" w:rsidR="00300910" w:rsidRDefault="00300910" w:rsidP="00770E7D">
+    <w:p w14:paraId="0CAF8773" w14:textId="77777777" w:rsidR="00387B98" w:rsidRDefault="00387B98">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2B812CD8" w14:textId="77777777" w:rsidR="00550731" w:rsidRDefault="00387B98">
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="6" w:color="C5BDE8"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="60"/>
+    </w:pPr>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="3D2B8E"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>Pedagogical</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="3D2B8E"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="3D2B8E"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>Perspective</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="555577"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t xml:space="preserve">  ·  </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="555577"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>Article</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="555577"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="555577"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>Withdrawal</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="555577"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Form  ·  </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="555577"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>All</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="555577"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="555577"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>sections</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="555577"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="555577"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>must</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="555577"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> be </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="555577"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>completed</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="555577"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="555577"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>and</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="555577"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="555577"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>signed</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="8888AA"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t xml:space="preserve">p. </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="3D2B8E"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="3D2B8E"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="3D2B8E"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00975B33">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="3D2B8E"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="3D2B8E"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="693F721F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AAE4652A"/>
+    <w:lvl w:ilvl="0" w:tplc="66BE05B6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="64B8723A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="8CA8AA82">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="AA7CE6B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0FAED3AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="5928DA5A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="7006F26C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="BC0E168C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="430E01D8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="2100329478">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="uYBC2fKMiw22PjhrwTxJwYeH5lsCp2gc9orj+RDKYM6Ysx0k0sk8AmL7eAZVJZadOAIUamDKBdY45NMMcrJmwQ==" w:salt="Yucliv4WfTfn6lPo6/7UWg=="/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="228"/>
+  <w:displayBackgroundShape/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="0056099C"/>
-[...892 lines deleted...]
-    <w:rsid w:val="00E556F5"/>
+    <w:rsidRoot w:val="00550731"/>
+    <w:rsid w:val="00387B98"/>
+    <w:rsid w:val="003B7044"/>
+    <w:rsid w:val="00550731"/>
+    <w:rsid w:val="00975B33"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w15:chartTrackingRefBased/>
+  <w14:docId w14:val="61A47A8B"/>
+  <w15:docId w15:val="{7CD13B32-0FFE-3148-AC00-C0B0C59679BF}"/>
 </w:settings>
 </file>
 
-<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:szCs w:val="24"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="1A1A2E"/>
         <w:lang w:val="tr-TR" w:eastAsia="tr-TR" w:bidi="ar-SA"/>
-        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3934,210 +15321,374 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Balk1">
+    <w:name w:val="heading 1"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk2">
+    <w:name w:val="heading 2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk3">
+    <w:name w:val="heading 3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="1F4D78"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk4">
+    <w:name w:val="heading 4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk5">
+    <w:name w:val="heading 5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk6">
+    <w:name w:val="heading 6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="1F4D78"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="paragraph" w:styleId="KonuBal">
+    <w:name w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Gl1">
+    <w:name w:val="Güçlü1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListeParagraf">
+    <w:name w:val="List Paragraph"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kpr">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DipnotBavurusu">
+    <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:color w:val="666666"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="26F51BF19D8B4765BEE2FDE54ABB9673">
-    <w:name w:val="26F51BF19D8B4765BEE2FDE54ABB9673"/>
+  <w:style w:type="paragraph" w:styleId="DipnotMetni">
+    <w:name w:val="footnote text"/>
+    <w:link w:val="DipnotMetniChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DipnotMetniChar">
+    <w:name w:val="Dipnot Metni Char"/>
+    <w:link w:val="DipnotMetni"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-</w:webSettings>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -4155,65 +15706,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4234,116 +15785,85 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=word/webextensions/_rels/taskpanes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...22 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1699</Characters>
+  <Pages>3</Pages>
+  <Words>719</Words>
+  <Characters>4083</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>99</Lines>
-  <Paragraphs>54</Paragraphs>
+  <Lines>164</Lines>
+  <Paragraphs>87</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1962</CharactersWithSpaces>
+  <CharactersWithSpaces>4767</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>